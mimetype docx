--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -126,15908 +126,16155 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
+                <w:t xml:space="preserve">Is Klebsiella pneumoniae -associated bovine mastitis an emerging public health issue? A One Health perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Denis</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leduc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
+              <w:t xml:space="preserve">ASM Animal Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/asmam.00023-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297660v1</w:t>
+                <w:t xml:space="preserve">hal-05598345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cytokine and chemokine levels during natural outbreaks of bovine respiratory disease in young bulls on feedlots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fecal microbiota of lactating Holstein cows: A meta-analysis highlighting key microbial profiles and methodological challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Arnalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rouault</w:t>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Gausserès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1617061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (4), pp.3928-3941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170262v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial faecal microbiota shifts during the transition period in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Arnalot</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-025-00443-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194921v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: Mastitis Escherichia coli strains—Mastitis-associated or mammo-pathogenic?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bacterial faecal microbiota shifts during the transition period in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Arnalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Germon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26109⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-025-00443-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05199828v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Lymphocyte Intestinal Retention Defect (BLIRD): a novel recessive immunogenetic disorder in Holstein cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma cytokine and chemokine levels during natural outbreaks of bovine respiratory disease in young bulls on feedlots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dutheil</w:t>
+                <w:t xml:space="preserve">Blandine Gausserès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Gausseres</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01652176.2025.2566997⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1617061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1617061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319670v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of SOCS2 induces structural and functional changes in mammary development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invited review: Mastitis Escherichia coli strains—Mastitis-associated or mammo-pathogenic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G E Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.202332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (5), pp.4485-4507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04489636v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Bovine Lymphocyte Intestinal Retention Defect (BLIRD): a novel recessive immunogenetic disorder in Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanad Abou Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01652176.2025.2566997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04495275v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a complete preconditioning programme and conventional conduct on behaviour, health and performance of young bulls from small cow-calf herds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Robert</w:t>
+                <w:t xml:space="preserve">Mutation of SOCS2 induces structural and functional changes in mammary development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101169⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (6), pp.dev202332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.202332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613922v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Guintard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Margarita Cano</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04714371v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A loss of function mutation in SOCS2 results in increased inflammatory response of macrophages to TLR ligands and Staphylococcus aureus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Gausseres</w:t>
+                <w:t xml:space="preserve">Comparison between a complete preconditioning programme and conventional conduct on behaviour, health and performance of young bulls from small cow-calf herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tasca</w:t>
+                <w:t xml:space="preserve">Marlène Guiadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chervin Hassel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1397330⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.101169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105715v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975769v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a temporary restriction of dietary protein in prepubertal ewe lambs on first lactation milk traits and response to a mammary gland inflammatory challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A loss of function mutation in SOCS2 results in increased inflammatory response of macrophages to TLR ligands and Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Pelayo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cristina Esteban-Blanco</w:t>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2023.04.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1397330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1397330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087116v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using behavioral observations in freestalls and at milking to improve pain detection in dairy cows after lipopolysaccharide-induced clinical mastitis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Bagnard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22533⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117783v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Silirum®-Based Vaccination Programs on Map Fecal Shedding and Serological Response in Seven French Dairy Herds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a temporary restriction of dietary protein in prepubertal ewe lambs on first lactation milk traits and response to a mammary gland inflammatory challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroa Suárez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Hervás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Corbiere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emma Dubaux</w:t>
+                <w:t xml:space="preserve">Cristina Esteban-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13091569⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2023.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102148v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zymosan-Induced Murine Peritonitis Is Associated with an Increased Sphingolipid Synthesis without Changing the Long to Very Long Chain Ceramide Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using behavioral observations in freestalls and at milking to improve pain detection in dairy cows after lipopolysaccharide-induced clinical mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Pierron</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24032773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (8), pp.5606-5625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013157v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Cell-Mediated Immunity in the Mammary Gland of Dairy Ruminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Effects of Silirum®-Based Vaccination Programs on Map Fecal Shedding and Serological Response in Seven French Dairy Herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Guellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Foures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.854890⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13091569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03690953v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral supplementation with yeast β-glucans improves the resolution of Escherichia coli-associated inflammatory responses independently of monocyte/macrophage immune training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zymosan-Induced Murine Peritonitis Is Associated with an Increased Sphingolipid Synthesis without Changing the Long to Very Long Chain Ceramide Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Breyne</w:t>
+                <w:t xml:space="preserve">Alix Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+                <w:t xml:space="preserve">Didier Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cougoule</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1086413. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1086413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957147v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards the Elusive Mastitis Vaccines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Adaptive Cell-Mediated Immunity in the Mammary Gland of Dairy Ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), 24 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines10020296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.854890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687670v1</w:t>
+                <w:t xml:space="preserve">hal-03690953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Whole Blood Assay and Bead-Based Cytokine Profiling Reveal Commonalities and Diversity of the Response to Bacteria and TLR Ligands in Cattle</w:t>
+                <w:t xml:space="preserve">Oral supplementation with yeast β-glucans improves the resolution of Escherichia coli-associated inflammatory responses independently of monocyte/macrophage immune training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lesueur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Walachowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barbey</w:t>
+                <w:t xml:space="preserve">Koen Breyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cebron</w:t>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.871780. </w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.1086413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.871780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1086413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704013v1</w:t>
+                <w:t xml:space="preserve">hal-03957147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and assessment of a new bioassay for accurate quantification of Type I interferons induced by bovine respiratory viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress towards the Elusive Mastitis Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lion</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2022.113256⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10020296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008447v1</w:t>
+                <w:t xml:space="preserve">hal-03687670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylaxie vaccinale des maladies respiratoires chez les bovins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardized Whole Blood Assay and Bead-Based Cytokine Profiling Reveal Commonalities and Diversity of the Response to Bacteria and TLR Ligands in Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Walachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Masset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Meyer</w:t>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.871780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.871780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610836v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: A critical appraisal of mastitis vaccines for dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development and assessment of a new bioassay for accurate quantification of Type I interferons induced by bovine respiratory viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 504, pp.113256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2022.113256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293669v1</w:t>
+                <w:t xml:space="preserve">hal-04008447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal type I interferon treatment is beneficial only when administered before clinical signs onset in the SARS-CoV-2 hamster model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prophylaxie vaccinale des maladies respiratoires chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Figueroa</w:t>
+                <w:t xml:space="preserve">Nicolas Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.57-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327476v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine milk somatic cell transcriptomic response to Staphylococcus aureus is dependent on strain genotype</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Invited review: A critical appraisal of mastitis vaccines for dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orla M. Keane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08135-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.10427-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753829v1</w:t>
+                <w:t xml:space="preserve">hal-03293669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la vaccination dans le cadre de la préparation des jeunes bovins à l’entrée en atelier d’engraissement : résultats d’une étude française</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marlène Guiadeur</w:t>
+                <w:t xml:space="preserve">Intranasal type I interferon treatment is beneficial only when administered before clinical signs onset in the SARS-CoV-2 hamster model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aupiais</w:t>
+                <w:t xml:space="preserve">Thomas Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.e1009427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610893v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductal Macrophages Predominate in the Immune Landscape of the Lactating Mammary Gland</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bovine milk somatic cell transcriptomic response to Staphylococcus aureus is dependent on strain genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara A. Niedziela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cormican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finola C. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla M. Keane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08135-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.754661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03754029v1</w:t>
+                <w:t xml:space="preserve">hal-03753829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th17-related mammary immunity, but not a high systemic Th1 immune response is associated with protection against E. coli mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Cunha</w:t>
+                <w:t xml:space="preserve">Intérêt de la vaccination dans le cadre de la préparation des jeunes bovins à l’entrée en atelier d’engraissement : résultats d’une étude française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Guiadeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079158v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 3 immunity: a perspective for the defense of the mammary gland against infections</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ductal Macrophages Predominate in the Immune Landscape of the Lactating Mammary Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gausserès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00852-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.754661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.754661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970739v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validation study of loci associated with mastitis resistance in two French dairy sheep breeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Allain</w:t>
+                <w:t xml:space="preserve">Th17-related mammary immunity, but not a high systemic Th1 immune response is associated with protection against E. coli mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Portes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Walachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gausserès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Stella</w:t>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51, pp.5. </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0448-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-020-00258-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480688v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flock sensitivity and specificity of pooled fecal qPCR and pooled serum ELISA for screening ovine paratuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type 3 immunity: a perspective for the defense of the mammary gland against infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Mathevon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226246⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (1), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199310v1</w:t>
+                <w:t xml:space="preserve">hal-02970739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A validation study of loci associated with mastitis resistance in two French dairy sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pires</w:t>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+                <w:t xml:space="preserve">David Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rouel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Alessandra Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0448-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620566v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion, isolation and first characterization of bovine Th17 lymphocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Cunha</w:t>
+                <w:t xml:space="preserve">Flock sensitivity and specificity of pooled fecal qPCR and pooled serum ELISA for screening ovine paratuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52562-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623923v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperketolactia occurrence before or after artificial insemination is associated with a decreased pregnancy per artificial insemination in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Albaaj</w:t>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jattiot</w:t>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Manciaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Julien</w:t>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 102 (9), pp.8527-8536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-16477⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199142v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge gaps and research priorities in Staphylococcus aureus mastitis control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Expansion, isolation and first characterization of bovine Th17 lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.12698⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52562-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623647v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cows under experimentally-induced Escherichia coli mastitis show negative emotional states assessed through Qualitative Behaviour Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperketolactia occurrence before or after artificial insemination is associated with a decreased pregnancy per artificial insemination in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">S. Saille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lussert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rainard</w:t>
+                <w:t xml:space="preserve">C. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (9), pp.8527-8536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-16477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627008v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAMOVICAP -Vers des outils innovants d'intervention et d'aide à la décision pour la maîtrise des mammites en élevage de petits ruminants laitiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge gaps and research priorities in Staphylococcus aureus mastitis control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+                <w:t xml:space="preserve">J. L. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+                <w:t xml:space="preserve">G. Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5191150817615706E12⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (S1), pp.149-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849033v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Appraisal of Probiotics for Mastitis Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dairy cows under experimentally-induced Escherichia coli mastitis show negative emotional states assessed through Qualitative Behaviour Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00251⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627587v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: Low milk somatic cell count and susceptibility to mastitis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAMOVICAP -Vers des outils innovants d'intervention et d'aide à la décision pour la maîtrise des mammites en élevage de petits ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14593⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.99 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191150817615706E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626573v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic cell count–based selection reduces susceptibility to energy shortage during early lactation in a sheep model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Critical Appraisal of Probiotics for Mastitis Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (3), pp.2248-2259. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-13479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621488v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faibles concentrations cellulaires du lait et sensibilité aux mammites des ruminants laitiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Invited review: Low milk somatic cell count and susceptibility to mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (8), pp.6703-6714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621013v1</w:t>
+                <w:t xml:space="preserve">hal-02626573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic cell count–based selection reduces susceptibility to energy shortage during early lactation in a sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bidanel</w:t>
+                <w:t xml:space="preserve">Juliette Bouvier-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Yves Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (3), pp.2248-2259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-13479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608756v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local immunization impacts the response of dairy cows to Escherichia coli mastitis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faibles concentrations cellulaires du lait et sensibilité aux mammites des ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03724-7⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.365-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608363v1</w:t>
+                <w:t xml:space="preserve">hal-02621013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in milk urea around insemination are negatively associated with conception success in dairy cows.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-12080⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607497v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Analysis of a Short-term Model of β-Glucans-Trained Immunity Highlights the Accessory Contribution of GM-CSF in Priming Mouse Macrophages Response.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Local immunization impacts the response of dairy cows to Escherichia coli mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03724-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626470v1</w:t>
+                <w:t xml:space="preserve">hal-01608363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in milk urea around insemination are negatively associated with conception success in dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100 (10), pp.8385-8397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-12796⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 100 (4), pp.3257-3265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-12080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620241v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High somatic cell counts and changes in milk fat and protein contents around insemination are negatively associated with conception in dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular Analysis of a Short-term Model of β-Glucans-Trained Immunity Highlights the Accessory Contribution of GM-CSF in Priming Mouse Macrophages Response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Walachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608282v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High urea and pregnancy or conception in dairy cows: A meta-analysis to define the appropriate urea threshold.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100 (9), pp.7581-7587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-12009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 100 (10), pp.8385-8397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-12796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628358v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the sensitivity and specificity of two serum ELISAs and one fecal qPCR for diagnosis of paratuberculosis in sub-clinically infected young-adult French sheep using latent class Bayesian modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">High somatic cell counts and changes in milk fat and protein contents around insemination are negatively associated with conception in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Corbiere</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-017-1145-x⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765533v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole blood transcriptome analysis reveals potential competition in metabolic pathways between negative energy balance and response to inflammatory challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High urea and pregnancy or conception in dairy cows: A meta-analysis to define the appropriate urea threshold.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Nonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02391-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (9), pp.7581-7587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-12009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607548v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the sensitivity and specificity of two serum ELISAs and one fecal qPCR for diagnosis of paratuberculosis in sub-clinically infected young-adult French sheep using latent class Bayesian modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Falguières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-017-1145-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01533895v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole blood transcriptome analysis reveals potential competition in metabolic pathways between negative energy balance and response to inflammatory challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bidanel</w:t>
+                <w:t xml:space="preserve">Juliette Bouvier-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02391-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01533886v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell analysis reveals new subset markers of murine peritoneal macrophages and highlights macrophage dynamics upon Staphylococcus aureus peritonitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innate Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.1749-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1753425916651330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602408v1</w:t>
+                <w:t xml:space="preserve">hal-01533895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering dectin-1-pathway alone is not sufficient to induce cytokine production by murine macrophages</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.1760-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634257v1</w:t>
+                <w:t xml:space="preserve">hal-01533886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to dietary-induced energy restriction in dairy sheep divergently selected for resistance or susceptibility to mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Portes</w:t>
+                <w:t xml:space="preserve">Single-cell analysis reveals new subset markers of murine peritoneal macrophages and highlights macrophage dynamics upon Staphylococcus aureus peritonitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Accarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.382-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1753425916651330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-9785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631010v1</w:t>
+                <w:t xml:space="preserve">hal-01602408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triggering dectin-1-pathway alone is not sufficient to induce cytokine production by murine macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Walachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.299. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179563v2</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroptosis of resident macrophages differentially orchestrates inflammatory responses to Staphylococcus aureus in resistant and susceptible mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Boullier</w:t>
+                <w:t xml:space="preserve">Response to dietary-induced energy restriction in dairy sheep divergently selected for resistance or susceptibility to mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bouvier-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201445098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (1), pp.480-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348547v1</w:t>
+                <w:t xml:space="preserve">hal-02631010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point mutation in suppressor of cytokine signalling 2 (&amp;lt;em&amp;gt;Socs2&amp;lt;/em&amp;gt;) increases the susceptibility to inflammation of the mammary gland while associated with higher body weight and size and higher milk production in a sheep model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Senin</w:t>
+                <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Sarry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Tasca</w:t>
+                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005629⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637552v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen specific mammary inflammation depends on the production of IL-17A and IFN-γ by bovine CD4+ T lymphocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Ledresseur</w:t>
+                <w:t xml:space="preserve">Pyroptosis of resident macrophages differentially orchestrates inflammatory responses to Staphylococcus aureus in resistant and susceptible mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Accarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Staub</w:t>
+                <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+                <w:t xml:space="preserve">Olivier Neyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-23. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (3), pp.794-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.201445098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595331v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pertes alimentaires en filière laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antigen specific mammary inflammation depends on the production of IL-17A and IFN-γ by bovine CD4+ T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">Marion Ledresseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Coudurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Randriamampita</w:t>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622711884167021E12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635036v1</w:t>
+                <w:t xml:space="preserve">hal-01595331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acute and chronic excesses of dietary nitrogen on blood neutrophil functions in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A point mutation in suppressor of cytokine signalling 2 (&amp;lt;em&amp;gt;Socs2&amp;lt;/em&amp;gt;) increases the susceptibility to inflammation of the mammary gland while associated with higher body weight and size and higher milk production in a sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Senin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Raboisson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Julien J. Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Ferraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8303⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629978v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of VP7, a Bluetongue virus group specific antigen by viral vectors: Analysis of the induced immune responses and evaluation of protective potential in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pertes alimentaires en filière laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Bouet Cararo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Szelechowski</w:t>
+                <w:t xml:space="preserve">Baptiste Randriamampita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111605⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.143-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622711884167021E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639500v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancytopénie néonatale bovine : mécanismes physiopathologiques et étiologie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of acute and chronic excesses of dietary nitrogen on blood neutrophil functions in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ferraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (12), pp.7575-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646495v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiologie périopératoire des affections digestives abdominales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+                <w:t xml:space="preserve">Expression of VP7, a Bluetongue virus group specific antigen by viral vectors: Analysis of the induced immune responses and evaluation of protective potential in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bouet Cararo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Corbiere</w:t>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Foucras</w:t>
+                <w:t xml:space="preserve">Agathe Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud R. Maillard</w:t>
+                <w:t xml:space="preserve">Sokunthea Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szelechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005079v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination contre la paratuberculose chez les ruminants : état des lieux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pancytopénie néonatale bovine : mécanismes physiopathologiques et étiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacquemine Vialard</w:t>
+                <w:t xml:space="preserve">Cyrielle Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 334, pp.62-67</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649648v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential response of bovine mammary epithelial cells to Staphylococcus aureus or Escherichia coli agonists of the innate immune system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kirsty Jensen</w:t>
+                <w:t xml:space="preserve">Sémiologie périopératoire des affections digestives abdominales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth J. Glass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.17-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644632v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferência de embrioes como ferramenta para formaçao de rebanho experimental ovino e analise dos fatores que podem maximizar a multiplicaçao do plantel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaccination contre la paratuberculose chez les ruminants : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Francois</w:t>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fassier</w:t>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacquemine Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira De Reprodução Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (1), pp.62-65</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 334, pp.62-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129673v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myxomavirus as a vector for the immunisation of sheep: Protection study against challenge with bluetongue virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Differential response of bovine mammary epithelial cells to Staphylococcus aureus or Escherichia coli agonists of the innate immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth J. Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Calvalido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.12.108⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (june), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648555v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both exogenous commensal and endogenous self antigens stimulate T cell proliferation under lymphopenic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferência de embrioes como ferramenta para formaçao de rebanho experimental ovino e analise dos fatores que podem maximizar a multiplicaçao do plantel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeong-Su Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuhilo Kamada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Shaw</w:t>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 272, pp.117-123</w:t>
+              <w:t xml:space="preserve">Revista Brasileira De Reprodução Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (1), pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651162v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue Virus Serotype 1 in Wild Ruminants, France, 2008–10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Corbière</w:t>
+                <w:t xml:space="preserve">Myxomavirus as a vector for the immunisation of sheep: Protection study against challenge with bluetongue virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokunthea Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nussbaum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+                <w:t xml:space="preserve">Jérôme Calvalido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/2011-12-359⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (9), pp.1609-1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.12.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643444v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic susceptibility to &amp;lt;em&amp;gt;S. aureus&amp;lt;/em&amp;gt; mastitis in sheep: differential expression of mammary epithelial cells in response to live bacteria or supernatant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Both exogenous commensal and endogenous self antigens stimulate T cell proliferation under lymphopenic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Su Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhilo Kamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile M. D. Bonnefont</w:t>
+                <w:t xml:space="preserve">Austin F. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Rainard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+                <w:t xml:space="preserve">Michael Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 272, pp.117-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647022v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination contre le piétin chez les ovins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Bluetongue Virus Serotype 1 in Wild Ruminants, France, 2008–10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alzieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.1047-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2011-12-359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005076v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of milk somatic cells in mastitis resistant and susceptible sheep upon challenge with Staphylococcus epidermidis and Staphylococcus aureus.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Genetic susceptibility to &amp;lt;em&amp;gt;S. aureus&amp;lt;/em&amp;gt; mastitis in sheep: differential expression of mammary epithelial cells in response to live bacteria or supernatant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile M. D. Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (7), pp.403-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00155.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00593968v1</w:t>
+                <w:t xml:space="preserve">hal-02647022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcal-associated molecular patterns enhance expression of immune defense genes induced by IL-17 in mammary epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">La vaccination contre le piétin chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67, pp.47-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02646608v1</w:t>
+                <w:t xml:space="preserve">hal-01005076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance génétique aux maladies infectieuses et parasitaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptomic analysis of milk somatic cells in mastitis resistant and susceptible sheep upon challenge with Staphylococcus epidermidis and Staphylococcus aureus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641817v1</w:t>
+                <w:t xml:space="preserve">inserm-00593968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Expression Profiling of Dendritic Cells Reveals Important Mechanisms Associated with Predisposition to Staphylococcus Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Tasca</w:t>
+                <w:t xml:space="preserve">Staphylococcal-associated molecular patterns enhance expression of immune defense genes induced by IL-17 in mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bougarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Harmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022147⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.749-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2011.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652741v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of nonhost species dendritic cells in vitro with an attenuated myxoma virus induces gene expression that predicts its efficacy as a vaccine vector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résistance génétique aux maladies infectieuses et parasitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.142-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652345v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloantibodies against MHC Class I: a novel mechanism of neonatal pancytopenia linked to vaccination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Gene Expression Profiling of Dendritic Cells Reveals Important Mechanisms Associated with Predisposition to Staphylococcus Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102533⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, online (8), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652267v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment diagnostiquer un défaut de productivité numérique en élevage bovin allaitant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Maillard</w:t>
+                <w:t xml:space="preserve">Infection of nonhost species dendritic cells in vitro with an attenuated myxoma virus induces gene expression that predicts its efficacy as a vaccine vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokunthea Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (24), pp.12982-12994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00128-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642642v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités sur la vaccination intranasale chez les bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alloantibodies against MHC Class I: a novel mechanism of neonatal pancytopenia linked to vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (12), pp.6564-6570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641804v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dave Waddington</w:t>
+                <w:t xml:space="preserve">Comment diagnostiquer un défaut de productivité numérique en élevage bovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (17), pp.19-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00601542v1</w:t>
+                <w:t xml:space="preserve">hal-02642642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination contre les entérites néonatales du veau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Actualités sur la vaccination intranasale chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir. Lait Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 253, pp.46-48</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642871v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to somatic cell count-based selection for mastitits resistance in a divergent selection experiment in sheep</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Dion</w:t>
+                <w:t xml:space="preserve">Sem Genini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+                <w:t xml:space="preserve">Bouabid Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+                <w:t xml:space="preserve">Gert Sclep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Waddington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2008-1435⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662698v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00601542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eosinophils in Haemonchus contortus-infected resistant and susceptible breeds of sheep: Abomasal tissue recruitment and in vitro functional state</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vaccination contre les entérites néonatales du veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir. Lait Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 253, pp.46-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665286v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome de diathèse hémorragique du jeune veau Étude de 42 cas confirmés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+                <w:t xml:space="preserve">Response to somatic cell count-based selection for mastitits resistance in a divergent selection experiment in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (3), pp.1203-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660734v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination contre le virus respiratoire syncytial bovin, contraintes et stratégies vaccinales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eosinophils in Haemonchus contortus-infected resistant and susceptible breeds of sheep: Abomasal tissue recruitment and in vitro functional state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Raboisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Getachew Terefe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prevot Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Grisez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165 (1-2), pp.161-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2009.06.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655939v1</w:t>
+                <w:t xml:space="preserve">hal-02665286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fièvre catarrhale ovine a-t-elle un impact sur la fonction sexuelle des taureaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Syndrome de diathèse hémorragique du jeune veau Étude de 42 cas confirmés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Bordes</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 3 (13), pp.17-22</w:t>
+              <w:t xml:space="preserve">, 2009, 13, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653772v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fièvre catharrhale ovine a-t-elle un impact sur la fonction sexuelle des taureaux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La vaccination contre le virus respiratoire syncytial bovin, contraintes et stratégies vaccinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.17-22</w:t>
+              <w:t xml:space="preserve">, 2009, Hors-série, pp.76-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658351v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiopathologie des infections bactériennes respiratoires des bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">La fièvre catarrhale ovine a-t-elle un impact sur la fonction sexuelle des taureaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11, pp.11-15</w:t>
+              <w:t xml:space="preserve">, 2009, 3 (13), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653388v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two populations of ovine bone marrow-derived dendritic cells can be generated with recombinant GM-CSF and separated on CD11b expression.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La fièvre catharrhale ovine a-t-elle un impact sur la fonction sexuelle des taureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tranquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac Séguret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02654685v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection par Mannheimia haemolytica : rôle de la leucotoxine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Physiopathologie des infections bactériennes respiratoires des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43, pp.32-36</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653345v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les abcès hépatiques chez les bovins : pathogenèse, traitement et prévention</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Two populations of ovine bone marrow-derived dendritic cells can be generated with recombinant GM-CSF and separated on CD11b expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 339 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2008.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653297v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and immunogenicity of myxoma virus as a new viral vector for small ruminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Russo</w:t>
+                <w:t xml:space="preserve">Infection par Mannheimia haemolytica : rôle de la leucotoxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.83595-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663057v1</w:t>
+                <w:t xml:space="preserve">hal-02653345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro permissivity of bovine cells for wild-type and vaccinal myxoma virus strains</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les abcès hépatiques chez les bovins : pathogenèse, traitement et prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.36-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658051v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and genetics of PrPSc placental accumulation in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+                <w:t xml:space="preserve">Safety and immunogenicity of myxoma virus as a new viral vector for small ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+                <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette P. Costes</w:t>
+                <w:t xml:space="preserve">M Bozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.1056-1061</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 89, pp.1371-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.83595-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657522v1</w:t>
+                <w:t xml:space="preserve">hal-02663057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On farm diagnosis of subclinical mastitis in the dairy area of the central highland's of Madagascar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">In vitro permissivity of bovine cells for wild-type and vaccinal myxoma virus strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Duteyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.Inconnu. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-4-94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653393v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entérites néonatales chez le veau : les troubles hydro-électrolytiques et acido-basiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics and genetics of PrPSc placental accumulation in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.52-58</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1056-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653680v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and genetics of PrPSc placental accumulation in sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On farm diagnosis of subclinical mastitis in the dairy area of the central highland's of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rakotozandrindrainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Razafindrajaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (2), pp.100-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667617v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial aetiology of mastitis in dairy cattle from the dairy area in the highlands of Madagascar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Entérites néonatales chez le veau : les troubles hydro-électrolytiques et acido-basiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Navetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 158 (2), pp.106-110</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653398v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination contre le virus BVD chez les bovins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Dynamics and genetics of PrPSc placental accumulation in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88, pp.1056-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.82218-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655339v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehydration of calves: Presentation of an expert system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial aetiology of mastitis in dairy cattle from the dairy area in the highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rizet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">R Rakotozandrindrainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 160 (4), pp.35-330</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (2), pp.106-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656648v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et traitement de l'anémie chez les bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">La vaccination contre le virus BVD chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 6, pp.47-54</w:t>
+              <w:t xml:space="preserve">, 2007, 5, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653471v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents pneumopathogènes : diagnostic et pathogénie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Rehydration of calves: Presentation of an expert system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Navetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meyus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38, pp.45-51</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 160 (4), pp.35-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653316v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammites et roubles dysimmunitaires du peripartum chez la vache : mythe ou réalité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Diagnostic et traitement de l'anémie chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1, pp.33-39</w:t>
+              <w:t xml:space="preserve">, 2007, 6, pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654069v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment renforcer la résistance de la vache aux infections mammaires du peripartum : les mesures à court et à moyen terme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Agents pneumopathogènes : diagnostic et pathogénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.40</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658283v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poxviral scrapin MV-LAP requires a myxoma viral infection context to efficiently downregulate MHC-I molecules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammites et roubles dysimmunitaires du peripartum chez la vache : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Corbières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.33-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679653v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin 2 plays a central role in Th2 differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment renforcer la résistance de la vache aux infections mammaires du peripartum : les mesures à court et à moyen terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cote-Sierra</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Corbières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101 (11), pp.3880-3885</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670144v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand suspecter une parasitose devant des troubles respiratoires chez les ruminants laitiers ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The poxviral scrapin MV-LAP requires a myxoma viral infection context to efficiently downregulate MHC-I molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Drexler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 343 (2), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2005.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670364v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenèse des encéphalopathies spongiformes transmissibles : apports du modèle ovin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interleukin 2 plays a central role in Th2 differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cote-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chiodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17, pp.23-30</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (11), pp.3880-3885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669994v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon gamma enhances both in vitro and in vivo priming of CD4(+) T cells for IL-4 production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quand suspecter une parasitose devant des troubles respiratoires chez les ruminants laitiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">We Paul</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 199 (12), pp.1619-1630</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hors-série, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670909v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous proliferation, a response of naive CD4 T cells determined by the diversity of the memory cell repertoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pathogenèse des encéphalopathies spongiformes transmissibles : apports du modèle ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101 (11), pp.3874-3879</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670353v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrPSc accumulation in myocytes from sheep incubating natural scrapie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferon gamma enhances both in vitro and in vivo priming of CD4(+) T cells for IL-4 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bocek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 199 (12), pp.1619-1630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nm1055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02682683v1</w:t>
+                <w:t xml:space="preserve">hal-02670909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrPSc accumulation in myocytes from sheep incubating natural scrapie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous proliferation, a response of naive CD4 T cells determined by the diversity of the memory cell repertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meier-Schellersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">We Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 10, pp.591-593</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (11), pp.3874-3879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674329v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous organ-specific Th2-mediated autoimmunity in TCR transgenic mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K Natarajan</w:t>
+                <w:t xml:space="preserve">PrPSc accumulation in myocytes from sheep incubating natural scrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Em Shevach</w:t>
+                <w:t xml:space="preserve">Sunil Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (6), pp.591-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm1055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669691v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention médicale et le traitement des maladies respiratoires chez les taurillons</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PrPSc accumulation in myocytes from sheep incubating natural scrapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 27, pp.25-31</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10, pp.591-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670071v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand suspecter une parasitose devant une anémie chez les ruminants laitiers ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spontaneous organ-specific Th2-mediated autoimmunity in TCR transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Candon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Mchugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Em Shevach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Hors-série, pp.17-19</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 172 (5), pp.2917-2924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669964v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehydration of adult cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">La prévention médicale et le traitement des maladies respiratoires chez les taurillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34 (240), pp.24-27</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27, pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669980v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les autres affections virales du système nerveux central des bovins : les encéphalomyélites virales banales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Quand suspecter une parasitose devant une anémie chez les ruminants laitiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Hors-série, pp.85-87</w:t>
+              <w:t xml:space="preserve">, 2004, Hors-série, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670406v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol enhances primary antigen-specific CD4 T cell responses and Th1 development in vivo. Essential role of estrogen receptor alpha expression in hematopoietic cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rehydration of adult cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (240), pp.24-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145133v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maladies virales spécifiques du système nerveux central des bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Les autres affections virales du système nerveux central des bovins : les encéphalomyélites virales banales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Valarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Hors-série, pp.77-84</w:t>
+              <w:t xml:space="preserve">, 2003, Hors-série, pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671000v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les syndromes grippaux chez les bovins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estradiol enhances primary antigen-specific CD4 T cell responses and Th1 development in vivo. Essential role of estrogen receptor alpha expression in hematopoietic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme D. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (2), pp.512-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/immu.200310027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670249v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection of RSV and bovine malignant catarrh in a calf</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Les maladies virales spécifiques du système nerveux central des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Valarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34 (238), pp.64-66</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Hors-série, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670075v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche diagnostique dans les maladies nerveuses des ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Les syndromes grippaux chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Valarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Hors-série, pp.9-17</w:t>
+              <w:t xml:space="preserve">, 2003, 22, pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670036v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maladies nerveuses des bovins adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Co-infection of RSV and bovine malignant catarrh in a calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Hors-série, pp.109-116</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (238), pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669903v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol enhances primary antigen-specific CD4 T cell responses and Th1 development in vivo. Essential role of estrogen receptor alpha expression in hematopoietic cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Démarche diagnostique dans les maladies nerveuses des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Gourdy</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 33 (2), pp.512-521</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Hors-série, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674649v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonates support lymphopenia-induced proliferation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les maladies nerveuses des bovins adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18 (1), pp.131-140</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Hors-série, pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670399v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toux d'été des bovins : propositions de conduite diagnostique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estradiol enhances primary antigen-specific CD4 T cell responses and Th1 development in vivo. Essential role of estrogen receptor alpha expression in hematopoietic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jd Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Garidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 20, pp.33-38</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (2), pp.512-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670198v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpèsviroses des ruminants. Le coryza gangrèneux chez les bovins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Neonates support lymphopenia-induced proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bk Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mchugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gd Sempowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mackall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 32 (215), pp.30-35</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (1), pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672989v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La toux d'été des bovins : propositions de conduite diagnostique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herpèsviroses des ruminants. Le coryza gangrèneux chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (215), pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un test ELISA de capture antigénique et conséquences pratiques pour le diagnostic de l'infection par le BVDV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 147 (4), pp.283-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16037,10059 +16284,10059 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokines in naturally occurring bovine respiratory diseases in young cattle at fattening farms using a 15-plex immunoassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucras G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. congrès du Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET); Oniris; INRAE, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of recessive genetic defects in the Abondance regional cattle breed using routine genotyping and life history information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational Veterinary Immunology: Bridging Discovery and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucras G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. congrès du Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET); Oniris; INRAE, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des maladies respiratoires des jeunes bovins : place de l'échographie, relations avec les agents pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucras G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV) &amp; European Buiatrics Congress and European College of Bovine Health Management (ECBHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV; ECBHM, May 2025, Nantes, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the cytokine profiles after LPS injection between two lines of goats selected for functional longevity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Degré d'infection : Proposition d'un modèle pour prendre en compte le caractère dynamique de l'état de santé et le lien avec la résilience au travers de l'exemple d'une infection mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729734v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association des agents pathogènes avec les lésions pulmonaires échographiques des jeunes bovins en engraissement : place du coronavirus bovin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of the cytokine profiles after LPS injection between two lines of goats selected for functional longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNGTV, May 2024, Tours, France. pp.579-584</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592839v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degré d'infection : Proposition d'un modèle pour prendre en compte le caractère dynamique de l'état de santé et le lien avec la résilience au travers de l'exemple d'une infection mammaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Association des agents pathogènes avec les lésions pulmonaires échographiques des jeunes bovins en engraissement : place du coronavirus bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Friggens</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Toczé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNGTV, May 2024, Tours, France. pp.579-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109049v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm animal health and welfare at the heart of agroecological livestock system priorities: proposed research questions to contribute to this objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between thoracic ultrasonography findings and etiology of bovine respiratory diseases in beef cattle during the first month after arrival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+                <w:t xml:space="preserve">Exploring modelling approaches to address the dynamic nature of animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucras G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. World Buiatrics Congress (WBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Association for Buiatrics (WAB); The Mexican Buiatrics Association (AMMVEB), May 2024, Cancun, Mexico. pp.268-269</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976381v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring modelling approaches to address the dynamic nature of animal health</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BLIRD, a new genetic disorder affecting immunity and life expectancy in Holstein dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gaussères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.805</w:t>
+              <w:t xml:space="preserve">32th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777992v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLIRD, a new genetic disorder affecting immunity and life expectancy in Holstein dairy cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between thoracic ultrasonography findings and etiology of bovine respiratory diseases in beef cattle during the first month after arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucras G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">32. World Buiatrics Congress (WBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association for Buiatrics (WAB); The Mexican Buiatrics Association (AMMVEB), May 2024, Cancun, Mexico. pp.268-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726470v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherches pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l'élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rusticité, sensibilité aux maladies et résilience des animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Races rustiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A capture-based approach for DNA methylation analysis in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. López-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar González-Recio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a new point mutation in ITGB7 affecting life expectancy in Holstein dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gaussères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects of studying animal life histories to identify undetected genetic defects: the example of BLIRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Holstein &amp; Red Holstein Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in livestock mining millions of life trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des chevrettes au sevrage (changement d'alimentation et d'environnement) : réponses physiologiques et comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthelot Marianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrade Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gausserès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idele; INRAE, Dec 2022, Paris, France. pp.565-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Imaging Analysis software for SPECT/CT protocol comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Corroyer-Dulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Weyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Quak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EANM’20 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente sur la résistance aux mammites en races Holstein et Normande : comparaison des réponses génétique et immunitaire entre lignées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherche Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a bovine/ovine cytokine 15-plex assay for immunoprofiling of the cellular response in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lesueur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Walachowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Seattle, United States. 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aging on epigenetics of immune cells in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Th17 immunity upon mammary immunization is protective against &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Veterinary Immunology Symposium (IVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Seattle, United States. 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer différents types de douleur chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Meeting of the European College of Animal Welfare and Behavioural Medicine (ECAWBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and RNA-seq analyses provide insights into the protective response mechanisms upon immunization against bovine &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse comportementale et patho-physiologique des vaches laitières lors d’une mammite expérimentale à Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMT bien-être animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan énergétique négatif et inflammation mammaire : analyse du transcriptome sanguin dans un modèle ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bouvier-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique adaptée aux enjeux de l'agro-écologie pour les élevages de ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immunisation locale réduit la sévérité des mammites provoquées par &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; chez des vaches primipares en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of energy restriction on milk fatty acids profile in early lactation dairy ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bouvier-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congress of the European society of Veterinary and Comparative Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation d'une mutation dans le gène SOCS2 (Suppressor of Cytokine Signalling 2) associée à la sensibilité aux mammites chez les ovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Senin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertes alimentaires dans la filière laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Randriamampita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact d’un déficit énergétique d’origine nutritionnelle et du fond génétique pour la résistance aux mammites sur la réponse inflammatoire mammaire dans un modèle expérimental chez la brebis laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tascat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL controlling milk somatic cell counts in sheep and goat support the polygenic architecture of mastitis resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Maroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination des ruminants : acceptabilité et effets indésirables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine Neonatal Pancytopenia : current knowledge and lessons for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque du réseau français d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colostrum et transfert de l'immunité passive : mythes et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of a QTL for mastitis resistance on OAR3 in Lacaune dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Senin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious bovine respiratory diseases: from immunology to vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Buiatrices Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine neonatal pancytopenia is linked to vaccine-induced allo-antibodies against bovine leucocyte antigen (BoLA) major histocompatibility (MH C) class I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">world buiatrics congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Neonatal Pancytopenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cas clinique : fractures spontanées sur des génisses laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803041v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas clinique : fractures spontanées sur des génisses laitières</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bovine Neonatal Pancytopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744723v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient transduction of nonhost species dendritic cells by a leporipoxvirus induces expression of genes predicting its efficacy as a vaccine vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokunthea Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allo-Antibodies against MHC class I: a Novel Mechanism of Neonatal Pancytopenia Linked to Vaccination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Maladies respiratoires enzootiques des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française d'Immunologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809594v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies respiratoires enzootiques des bovins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Allo-Antibodies against MHC class I: a Novel Mechanism of Neonatal Pancytopenia Linked to Vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française d'Immunologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745273v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine Neonatal Pancytopenia: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatrics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding resistance to Staphylococcus mastitis through genetic selection and transcriptome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Physiology and Genomics of Mastitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Tutzing, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite d'élevage lors de mortalité sans affection préalablement identifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite d'élevage lors de dégradation des résutlats sanitaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analyses transcriptomiques de la réponse des cellules de la glande mammaire à Staphylococcus aureus dans deux lignées divergentes de brebis sélectionnées sur la numération cellulaire du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746658v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses transcriptomiques de la réponse des cellules de la glande mammaire à Staphylococcus aureus dans deux lignées divergentes de brebis sélectionnées sur la numération cellulaire du lait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visite d'élevage lors de dégradation des résutlats sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746340v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding resistance to mastitis through genetic selection and transcriptome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Veterinary Sciences, München – Toulouse – Zaragoza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Munich, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of gene expression profiling between resistant and susceptible sheep breeds to Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prevot Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conference of World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Buenos Aires, Argentina. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancytopénie néonatale bovine : vers la compréhension de son étiologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des transcriptomes de la réponse à Staphylococcus aureus de deux lignées divergentes de brebis sélectionnées sur la résistance aux infections mammaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional response to Staphylococcus aureus challenge in mammary epithelial cells isolated from genetically selected ewes on milk somatic cell score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Animals Genomics Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. Abstract, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cinétique d'émission du lait et l'anatomie de la mamelle sont associées à la résistance aux mammites : Résultats d'une sélection divergente de brebis sur les comptages de cellules somatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Menras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Transcriptional Response To Staphylococcus aureus Infection In Two Divergent Lines Of Sheep Selected On Milk Somatic Cell Score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated genomics approach towards analysis of resistance to mastitis in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential transcriptional response to Staphylococcus Aureus infection in two divergent lines of sheep selected on milk somatic cell score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolically biotinylated adenovirus for ovine dendritic cell targeting and ligand screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Suleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to mammary infection in two divergent lines of ewes selected on milk somatic cell counts : transcriptomic analyses of milk cells upon challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the protective immune response upon mammary infection by Staphylococcus spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics for Animal Health: Outlook for the future. EADGENE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferência de embriões como ferramenta para formação de rebanho experimental ovino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huber Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congresso Brasileiro de Buiatria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Belo Horizonte, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling in divergent lines of sheep for enhanced insight into genetic resistance to mastitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EADGENE days: Genomics for Aimla Health: Outlook for the Future, 12-15 October 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation dune puce 60 000 SNP pour cartographier finement des QTL affectant des caractères de production, de résistance aux maladies et de comportement chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente basée sur les CCS chez la brebis : un modèle pour l'étude de la résistance génétique aux mammites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la résistance aux maladies infectieuses et sélection génétique chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nantes, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of the response of the mammary gland to a bacterial infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Riollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I interferon producing cells (ipc) can gain lymph nodes via the afferent lymphatic route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la réponse de la glande mammaire à l'infection dans un modèle de sélection divergente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE 2007, 8-9 février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential proteomic analysis of ewe's milk during Staphylococcal experimental intra-mammary infections to evaluate the impact of selection on milk somatic cell count.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Milk Genomics and Human Health, November 7-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Napa, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de laboratoire de l'infection par le virus BVD : méthodes et mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of SCC-based genetic improvment on the mammary gland health : evaluation in a sheep model of divergent selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th World Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Nice, 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of SCC-based selection for mastitis resistance : First results from a divergent selection experiment in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la sélection pour l'amélioration de la résistance aux mammites basée sur les comptages de cellules somatiques : premiers résultats d'une sélection divergente de brebis laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance de la glande mammaire aux infections staphylococciques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE 2006, 28-29 mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Futuroscope, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytohemagglutinin (PHA)-induced delayed type hypersensitivity (DTH) response does not correlate with resistance to mastitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Menras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial origin of bovine endocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Valarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th World Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial origin of bovine endocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Valarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th World Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between T cells with related TCR specificity regulates homeostatic proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Meier-Scheillersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of scrapie dissemination pathways between PRP genotype in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal prion diseases and the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ames, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a carrier state exist in ARR animals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSE control in ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Oslo, Norway. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a carrier state exists in ARR animals ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Methods for control of scrapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Oslo, Norway. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26099,3695 +26346,3695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The faecal microbiota of lactating Holstein dairy cows: a meta-analysis highlighting methodological challenges and key microbial profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Arnalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gut Microbiota Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both age and genetic predisposition to mastitis influence the digestive microbiota in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Arnalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioning programs: a solution to reduce bovine respiratory diseases in fattening units?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Guiadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Madrid, Spain. , 2, pp.17-18, 2022, World Buiatrics Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the effects of a SOCS2 point mutation on mammary gland development and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOHaD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Imaging Analysis software allow a reproducible and accurate Imaging protocol comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Corroyer-Dulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Weyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Quak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection on mastitis resistance in Holstein and Normande breeds: genetic and immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de relevé automatique de la température et paramètres inflammatoires lors d'une épreuve inflammatoire avec du LPS chez la chèvre Alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement chez le bovin sur le méthylome des monocytes à génome constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and preliminary characterization of bovine Th17 lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Veterinary Immunology Symposium (IVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019, P023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moins de mammites avec la génétique!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prairiales 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, le Pin-au-Haras (Domaine INRA du Pin au Haras), France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cows selected for resistance to mastitis show contrasted immune responses compared to mastitis susceptible cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding increases ex-vivo blood cell responsiveness to bacterial challenges in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion and isolation of bovine Th17 lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Society of Animal Science</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Animal Science, 96 suppl n°3, pp.522, 2018, Abstracts 2018- ASAS-CSAS Annual. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/sky404.835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for milk flow and relationships with bacterial infection, SCC and production traits in Lacaune dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massey University</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1130 p., 2018, 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for correlates of protection against bovine &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; mastitis: the local recruitment of Th17 cells upon mammary immunization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of 7 QTL regions in dairy sheep confirms pleiotropic effect of the R96C mutation in the Socs2 gene on SCC, bacterial infection, size and milk production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massey University</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume Electronic Poster Session - Biology - Disease Resistance 2, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applieds to livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protéome membranaire de Mycoplasma bovis : à la recherche d'antigènes stables chez un pathogène hypervariable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JSA DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JSA DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition alters metabolic responses to acute inflammation in early lactation cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Society of Animal Science / American Dairy Science Association, 2016, 2016 JAM, Joint Annual Meeting, "Animal and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic response to diet energy restriction in ewes selected for high and low mastitis resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bouvier-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (1ère Ed.), 577 p., 2015, Book of Abstract of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction énergétique sur le métabolisme et les caractères de production chez des brebis laitières issues d’une sélection divergente pour la résistance aux mammites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bouvier-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 409 p., 2015, 3R Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphocytes TH17 et réaction d'hypersensibilité mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Rainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case control study on genome wide SNP-based association mapping of mammary abscesses in Lacaune sheep using the Illumina ovine SNP50 BeadChip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon S. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. n.p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus myxomateux, vecteur vaccinal : application à la fièvre catarrhale ovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokunthea Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genetic selection for mastitis resistance in the Lacaune breed of sheep on the response to Haemonchus contortus (Nematoda: Trichostrongylidae) infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a carrier state exist in ARR animals ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on methods for control of Scrapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Oslo, Norway. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29797,305 +30044,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des analyses transcriptomiques de la réponse à Staphylococcus aureus de deux lignées divergentes de brebis sélectionnées sur la résistance aux infections mammaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Edition des Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.Abstract, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for mastitis resistance : scc-based selection in sheep and first results from a divergent selection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.80, 2008, 978-90-8686-074-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30105,474 +30352,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique fonctionnelle et mammites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révolution génomique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, 2011, 978-2-85557181-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génomique fonctionnelle au service des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révolution génomique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions France Agricole, 161 p., 2011, Agriproduction, 978-2-85557-181-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of mastitis in dairy ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breeding for disease resistance in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2010, 978-1-84593-555-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781845935559.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination contre le virus respiratoire syncytial bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Valarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vaccination en buiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFB, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30582,265 +30829,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherche pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal type I interferon treatment is beneficial only when administered before clinical signs onset in the SARS-CoV-2 hamster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03387992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30850,165 +31097,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique animale adaptée aux enjeux de l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] SP-2014-061, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId759"/>
+      <w:footerReference w:type="default" r:id="rId766"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31076,51 +31323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="252C0EBA"/>
+    <w:nsid w:val="8DE27D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31307,51 +31554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-foucras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0363-0337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1617061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Arnalot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00443-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutheil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausseres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanad Abou Monsef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2566997" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guiadeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101169" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1397330" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Pelayo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Marina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Esteban-Blanco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2023.04.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Guellouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foures" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dubaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13091569" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032773" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.854890" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1086413" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cebron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.871780" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113256" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610836v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20434" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara A. Niedziela" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finola C. Leonard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla M. Keane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08135-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.754661" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-020-00258-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0448-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Mathevon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226246" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52562-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199142v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Albaaj" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jattiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manciaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16477" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Fitzgerald" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Watts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koop" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12698" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01849033v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191150817615706E12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00251" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bouvier-Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13479" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2393" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Forge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03724-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12080" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626470v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608282v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.09.043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765533v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Falgui&#232;res" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1145-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607548v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02391-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602408v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Accarias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425916651330" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634257v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148464" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9785" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348547v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445098" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637552v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005629" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ledresseur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137755" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635036v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Randriamampita" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622711884167021E12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferraton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639500v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet Cararo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Caruso" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111605" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646495v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Franchi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005079v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Foucras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649648v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemine Vialard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644632v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Jensen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Glass" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-40" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rives" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Calvalido" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.12.108" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TCSR59K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Su Do" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhilo Kamada" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin F. Schenk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shaw" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643444v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nussbaum" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alzieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lemaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-12-359" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647022v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M. D. Bonnefont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Toufeer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00155.2011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005076v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593968v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-208" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646608v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bougarn" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Harmache" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.09.020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CF6JMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641817v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652741v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022147" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652345v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00128-11" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652267v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102533" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642642v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641804v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642871v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662698v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1435" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665286v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Terefe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prevot Pr&#233;vot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Grisez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bergeaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.041" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H07TG6XG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660734v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655939v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raboisson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653772v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bordes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658351v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sicard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tranquard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac S&#233;guret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654685v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2008.07.012" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SQDC467-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653345v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653297v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schelcher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663057v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bozzetti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83595-0" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658051v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Duteyrat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemandou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-4-94" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657522v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Costes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653393v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rakotozandrindrainy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Razafindrajaona" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653680v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Navetat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667617v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82218-0" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653398v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655339v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656648v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meyus" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653471v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654069v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Corbi&#232;res" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658283v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679653v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Collin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Drexler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blani&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.07.032" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cote-Sierra" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Guo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiodetti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Young" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670364v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669994v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670909v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bocek" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We Paul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670353v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Min" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meier-Schellersheim" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682683v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1055" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674329v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669691v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Candon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Mchugh" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Natarajan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Shevach" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670071v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669964v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669980v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670406v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Valarcher" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145133v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Maret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D. Coudert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/immu.200310027" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671000v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670249v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670075v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670036v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669903v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674649v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Coudert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garidou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gourdy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670399v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Min" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mchugh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Sempowski" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mackall" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670198v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672989v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691257v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carnero" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perlier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108201v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucras G." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238714v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085428v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729734v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592839v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocz&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109049v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friggens" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976381v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777992v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726470v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gauss&#232;res" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178177v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197539v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Rico" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726395v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726221v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924634v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot Marianne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Ariane" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467497v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaudet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Weyts" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quak" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasnon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058243v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738448v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737594v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737878v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607325v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743958v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740839v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740898v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740055v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739999v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743135v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tascat" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739645v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748204v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802419v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750133v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744835v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745487v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744638v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803041v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744723v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaschet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745989v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809594v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745273v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802470v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803914v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745135v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746658v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746340v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802848v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805614v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744479v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745001v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819923v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758207v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Menras" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521770v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193592v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755279v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409475v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755188v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750981v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757006v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Rizzo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814891v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752789v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813804v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757338v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Riollet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811660v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riollet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815360v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812129v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818150v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hygonenq" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Aurel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757224v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757905v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815242v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818620v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Menras" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812615v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814836v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825110v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meier-Scheillersheim" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Paul" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825106v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825575v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826758v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144107v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872564v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878998v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558159v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114991v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foucras" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237270v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debat" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasca" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordes" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bompa" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735890v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790920v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737795v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734847v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735637v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737554v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831443v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.org/proceedings/2018/fine-mapping-7-qtl-regions-dairy-sheep-confirms-pleiotropic-effects-r96c-mutation" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735914v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742514v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742086v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748410v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810086v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Teyssedre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821895v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817577v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pfeiffer" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bergeaud" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827181v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808317v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/45340.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820558v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32312.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193683v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810638v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823196v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845935559.0000" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848583v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Valarcher" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinasse" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourges" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03387992v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-foucras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0363-0337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598345v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/asmam.00023-25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Arnalot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00443-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1617061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutheil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausseres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanad Abou Monsef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2566997" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guiadeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1397330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Pelayo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Marina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Esteban-Blanco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2023.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbiere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Guellouz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foures" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dubaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13091569" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032773" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.854890" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1086413" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesueur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cebron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.871780" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113256" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009427" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara A. Niedziela" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finola C. Leonard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla M. Keane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08135-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.754661" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-020-00258-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0448-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Mathevon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226246" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52562-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199142v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Albaaj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jattiot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manciaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16477" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Fitzgerald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Watts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12698" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01849033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191150817615706E12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00251" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14593" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621488v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bouvier-Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13479" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2393" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608363v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Forge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03724-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12080" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626470v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.09.043" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nonne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Falgui&#232;res" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1145-x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607548v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02391-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Accarias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425916651330" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634257v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148464" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9785" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348547v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445098" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ledresseur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137755" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005629" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Randriamampita" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622711884167021E12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629978v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferraton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8303" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639500v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet Cararo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Caruso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111605" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Franchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005079v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Foucras" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemine Vialard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644632v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Jensen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Glass" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-40" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648555v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rives" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Calvalido" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.12.108" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TCSR59K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651162v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Su Do" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhilo Kamada" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin F. Schenk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shaw" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643444v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nussbaum" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alzieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lemaire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-12-359" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647022v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M. D. Bonnefont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Toufeer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00155.2011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005076v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593968v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-208" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646608v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bougarn" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Harmache" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.09.020" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CF6JMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641817v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652741v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022147" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00128-11" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652267v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102533" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642642v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641804v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642871v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662698v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1435" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665286v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Terefe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prevot Pr&#233;vot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Grisez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bergeaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.041" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H07TG6XG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660734v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655939v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raboisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653772v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bordes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658351v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sicard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tranquard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac S&#233;guret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653388v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654685v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2008.07.012" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SQDC467-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653345v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653297v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schelcher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663057v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bozzetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83595-0" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658051v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Duteyrat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemandou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-4-94" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657522v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Costes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653393v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rakotozandrindrainy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Razafindrajaona" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653680v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Navetat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667617v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82218-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653398v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655339v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656648v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meyus" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653471v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653316v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654069v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Corbi&#232;res" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658283v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679653v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Collin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Drexler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blani&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.07.032" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670144v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cote-Sierra" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Guo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiodetti" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Young" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670364v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669994v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670909v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bocek" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We Paul" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670353v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Min" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meier-Schellersheim" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682683v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1055" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674329v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669691v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Candon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Mchugh" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Natarajan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Shevach" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670071v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669964v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669980v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670406v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Valarcher" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145133v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Maret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D. Coudert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/immu.200310027" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671000v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670249v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670075v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670036v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669903v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674649v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Coudert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garidou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gourdy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670399v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Min" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mchugh" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Sempowski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mackall" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670198v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672989v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691257v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carnero" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perlier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108201v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucras G." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238714v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108008v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085428v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109049v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friggens" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729734v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592839v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocz&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777992v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726470v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gauss&#232;res" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976381v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178177v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197539v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costes" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Rico" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726395v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726221v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924634v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot Marianne" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Ariane" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467497v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaudet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Weyts" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quak" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasnon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058243v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738448v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737594v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737878v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607325v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743958v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740839v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740898v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740055v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739999v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743135v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tascat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739645v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748204v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802419v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750133v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744835v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745487v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744638v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744723v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaschet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803041v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745989v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745273v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809594v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802470v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803914v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745135v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746340v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746658v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802848v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805614v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744479v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745001v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819923v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758207v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Menras" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521770v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193592v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755279v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409475v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755188v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750981v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757006v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Rizzo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814891v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752789v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813804v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757338v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Riollet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811660v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riollet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815360v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812129v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818150v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hygonenq" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Aurel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757224v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757905v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815242v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818620v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Menras" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812615v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814836v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825110v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meier-Scheillersheim" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Paul" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825106v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825575v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826758v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144107v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872564v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878998v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558159v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114991v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foucras" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237270v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debat" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasca" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordes" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bompa" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735890v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790920v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737795v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734847v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735637v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737554v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831443v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.org/proceedings/2018/fine-mapping-7-qtl-regions-dairy-sheep-confirms-pleiotropic-effects-r96c-mutation" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735914v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742514v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742086v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748410v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810086v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Teyssedre" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821895v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817577v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pfeiffer" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bergeaud" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827181v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808317v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/45340.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820558v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32312.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193683v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810638v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823196v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845935559.0000" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848583v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Valarcher" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinasse" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourges" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03387992v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>