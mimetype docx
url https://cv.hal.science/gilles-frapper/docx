--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -172,51 +172,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -718,956 +718,956 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417050v1</w:t>
+                <w:t xml:space="preserve">hal-05499044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Crystal Structures and Properties of Lithium–Carbon–Nitrogen Phases under Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical investigation of the two-dimensional V2C2/V2C2F2 as prospective host materials for Li- and Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhennan Zhang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haowen Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00613⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0266541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416124v1</w:t>
+                <w:t xml:space="preserve">hal-05499039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of novel gallium–sulfur compositions under pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometric and Structural Diversity in the Silicon/Nitrogen Phase Diagram at Atmospheric and High Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabii Larhlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orlando Villegas Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reza Shahsavari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chris Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP02162F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (15), pp.7182-7195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499046v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical design of 2D Pca 2 1 SiNOX (X = H, F, and Cl) phases: a new family of flexible wide bandgap semiconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Junjie Wang</w:t>
+                <w:t xml:space="preserve">High-pressure synthesis of PbN 2 , the missing group 14 AN 2 -type compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Niwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokazu Ogasawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gendai Azuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR04789C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (26), pp.20588-20596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499036v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric and Structural Diversity in the Silicon/Nitrogen Phase Diagram at Atmospheric and High Pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the Crystal Structures and Properties of Lithium–Carbon–Nitrogen Phases under Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhennan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wangyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00628⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (33), pp.16747-16758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499037v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure synthesis of PbN 2 , the missing group 14 AN 2 -type compound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gendai Azuma</w:t>
+                <w:t xml:space="preserve">Prediction of novel gallium–sulfur compositions under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Shahsavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Faraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (30), pp.16142-16152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02162F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499044v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the two-dimensional V2C2/V2C2F2 as prospective host materials for Li- and Na-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Xue</w:t>
+                <w:t xml:space="preserve">Theoretical design of 2D Pca 2 1 SiNOX (X = H, F, and Cl) phases: a new family of flexible wide bandgap semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haowen Xing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shuyin Yu</w:t>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6874-6883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0266541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04789C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499039v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Crystal Structures and Properties of Lithium–Carbon–Nitrogen Phases under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhennan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wangyu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (33), pp.16747-16758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499041v1</w:t>
@@ -1789,481 +1789,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric and Structural Diversity in the Silicon/Nitrogen Phase Diagram at Atmospheric and High Pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational discovery of 2D aluminium and gallium sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Shahsavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javad Hashemifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Shahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00628⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.104004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/dh46-vg51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415961v1</w:t>
+                <w:t xml:space="preserve">hal-05499053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-Principles Prediction of Two-Dimensional Be Allotropes and Alkaline-Earth Analogues (Mg, Ca, Sr, and Ba): from Hexagonal 2D Beryllenes to IIA Xenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congxin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (43), pp.19672-19681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c06483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational discovery of 2D aluminium and gallium sulfides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometric and Structural Diversity in the Silicon/Nitrogen Phase Diagram at Atmospheric and High Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabii Larhlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orlando Villegas Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reza Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (15), pp.7182-7195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/dh46-vg51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05499053v1</w:t>
+                <w:t xml:space="preserve">hal-05415961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted High-Energy Density MN8 Containing Anionic 18-Crown-6 Ring-Based Polynitrogen Monolayers Acting as Cryptand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2304,248 +2304,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of New Nitrogen-Rich Compounds in Lead–Nitrogen Phase Diagram Under Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ken Niwa</w:t>
+                <w:t xml:space="preserve">Rational design of 2D Janus P 3 m 1 M 2 N 3 (M = Cu, Zr, and Hf) and their surface-functionalized derivatives: ferromagnetic, piezoelectric, and photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (45), pp.19410-19422. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), pp.14675-14683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c05540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP00544A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404424v1</w:t>
+                <w:t xml:space="preserve">hal-05575724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles structure prediction of two-dimensional HCN polymorphs obtained via formal molecular polymerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Emergence of New Nitrogen-Rich Compounds in Lead–Nitrogen Phase Diagram Under Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Niwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (16), pp.7472-7481. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (45), pp.19410-19422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2nr07239d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c05540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460981v1</w:t>
+                <w:t xml:space="preserve">hal-05404424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic synthesis of renewable phenol derivatives from biobased furanic derivatives</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Anizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Behloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (43), pp.30369-30377. </w:t>
@@ -2659,993 +2659,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallo-dithiaporphyrin pigments for bulk-heterojunction solar cell applications: &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; investigation of structural and optoelectronic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oussama Zouaghi</w:t>
+                <w:t xml:space="preserve">First-principles structure prediction of two-dimensional HCN polymorphs obtained via formal molecular polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra05063g⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.7472-7481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2nr07239d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302730v1</w:t>
+                <w:t xml:space="preserve">hal-04460981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical exploration of the reactivity of cellulose models under non‐thermal plasma conditions—mechanistic and NBO studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Metallo-dithiaporphyrin pigments for bulk-heterojunction solar cell applications: &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; investigation of structural and optoelectronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yassine Doggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oussama Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frapper</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.26934⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (48), pp.33943 - 33956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra05063g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844787v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Two-Dimensional Group IV Nitrides A x N y (A = Sn, Ge, or Si): Diverse Stoichiometric Ratios, Ferromagnetism, and Auxetic Mechanical Property</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Theoretical exploration of the reactivity of cellulose models under non‐thermal plasma conditions—mechanistic and NBO studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (40), pp.9316-9325. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (20), pp.1334-1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460982v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia Synthesis on the RRuSi(001) (R = Ca,La) Surfaces: DFT Insights Revealing the Active La Termination of the LaRuSi Electride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Brix</w:t>
+                <w:t xml:space="preserve">Prediction of Two-Dimensional Group IV Nitrides A x N y (A = Sn, Ge, or Si): Diverse Stoichiometric Ratios, Ferromagnetism, and Auxetic Mechanical Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08725⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (40), pp.9316-9325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688643v1</w:t>
+                <w:t xml:space="preserve">hal-04460982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting xenon and nitrogen under pressure: towards new layered and two-dimensional nitrogen allotropes with crown ether-like nanopores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Ammonia Synthesis on the RRuSi(001) (R = Ca,La) Surfaces: DFT Insights Revealing the Active La Termination of the LaRuSi Electride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (28), pp.10374-10381. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (6), pp.3009-3016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2tc01887j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842416v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in the GDIS simulation package: Integration of VASP and USPEX</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Putting xenon and nitrogen under pressure: towards new layered and two-dimensional nitrogen allotropes with crown ether-like nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Lloyd Rohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.26697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (28), pp.10374-10381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tc01887j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460989v1</w:t>
+                <w:t xml:space="preserve">hal-03842416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Catalyzed Esterification of Betaines: Theoretical Exploration of the Impact of the Carbon Chain Length on the Reaction Mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
+                <w:t xml:space="preserve">New developments in the GDIS simulation package: Integration of VASP and USPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Okadome Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd Rohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physchem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/physchem1030022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (22), pp.1602-1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302760v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of two-dimensional Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C with polyacetylene-like motifs and Dirac nodal line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Busheng Wang</w:t>
+                <w:t xml:space="preserve">Acid-Catalyzed Esterification of Betaines: Theoretical Exploration of the Impact of the Carbon Chain Length on the Reaction Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurille Ouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.034003. </w:t>
+              <w:t xml:space="preserve">Physchem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (3), pp.288 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.034003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/physchem1030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460990v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational discovery of two-dimensional copper chalcogenides Cu X ( X = S, Se, Te)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Faraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Okadome Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,3045 +3712,3266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a Fermi–Dirac-Derived Reactivity Descriptor: Beyond the Frontier MO Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of two-dimensional Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C with polyacetylene-like motifs and Dirac nodal line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c04415⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.034003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.034003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122375v1</w:t>
+                <w:t xml:space="preserve">hal-04460990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of allotropes of tellurium with molecular, one- and two-dimensional covalent nets for photofunctional applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposal of a Fermi–Dirac-Derived Reactivity Descriptor: Beyond the Frontier MO Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moulandou-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N’sikabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurille Ouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (48), pp.29965-29975. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (36), pp.8090-8097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra04997f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c04415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460985v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted Polymeric and Layered Covalent Networks in Transition Metal Pentazolate M( cyclo -N 5 ) x Phases at Ambient and High Pressure: Up to 20 Nitrogen Atoms per Metal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Prediction of allotropes of tellurium with molecular, one- and two-dimensional covalent nets for photofunctional applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c01400⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (48), pp.29965-29975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra04997f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460987v1</w:t>
+                <w:t xml:space="preserve">hal-04460985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of metastable oxychalcogenide phases by topochemical (de)intercalation of sulfur in La2O2S2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase diagram exploration of Tc–Al–B: from bulk Tc 2 AlB 2 to two-dimensional Tc 2 B 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Khazaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23677-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (38), pp.22086-22095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp02116h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356207v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Novel Tin Nitride SnxNy Phases Under Pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Predicted Polymeric and Layered Covalent Networks in Transition Metal Pentazolate M( cyclo -N 5 ) x Phases at Ambient and High Pressure: Up to 20 Nitrogen Atoms per Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wangyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11404⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (13), pp.5298-5307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c01400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460992v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of a New Layered Polymorph of FeS 2 with Fe 3+ S 2– (S 2 ) 1/2 2- Structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Design of metastable oxychalcogenide phases by topochemical (de)intercalation of sulfur in La2O2S2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cario</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c02543⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23677-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958589v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated charcoal grafted with phenyl imidazole groups for Knoevenagel condensation of furfural with malononitrile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Prediction of Novel Tin Nitride SnxNy Phases Under Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabii Larhlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2020.106151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (15), pp.8080-8093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927803v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper halide diselenium: predicted two-dimensional materials with ultrahigh anisotropic carrier mobilities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Prediction of a New Layered Polymorph of FeS 2 with Fe 3+ S 2– (S 2 ) 1/2 2- Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra10380e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.8861-8866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c02543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460993v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Novel Stable Stoichiometries in Molybdenum–Phosphorus Phase Diagrams under Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhang</w:t>
+                <w:t xml:space="preserve">Activated charcoal grafted with phenyl imidazole groups for Knoevenagel condensation of furfural with malononitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minrui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09466⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.106151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2020.106151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460995v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper halide diselenium: predicted two-dimensional materials with ultrahigh anisotropic carrier mobilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazel Shojaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zabiollah Mahdavifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.8016 - 8026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra10380e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899506v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium–Nitrogen Phases Under Pressure: Emergence of Structural Diversity and Nitrogen-Rich Compounds</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure-Induced Novel Stable Stoichiometries in Molybdenum–Phosphorus Phase Diagrams under Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Xue Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Hua Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (50), pp.30187-30197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127461v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Polymerization of CO 2 in Lithium–Carbon Dioxide Phases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Piccirilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b11123⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153729v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and first-principles calculation study of the pressure-induced transitions to a metastable phase in GaPO4 and in the solid solution AlPO4-GaPO4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Barium–Nitrogen Phases Under Pressure: Emergence of Structural Diversity and Nitrogen-Rich Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033607⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (21), pp.7623-7636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677334v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of novel hydrogen chlorides under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (12), pp.8236-8242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP08708F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Novel Polynitrogen Molecule-like Species, Covalent Chains, and Layers in Magnesium–Nitrogen Mg x N y Phases under High Pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Pressure-Induced Polymerization of CO 2 in Lithium–Carbon Dioxide Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00474⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (1), pp.413-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b11123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128724v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Real Ground-State Structures of Molybdenum Dinitride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Experimental and first-principles calculation study of the pressure-induced transitions to a metastable phase in GaPO4 and in the solid solution AlPO4-GaPO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Artem R. Oganov</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00665⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (3), pp.033607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587688v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase stability, chemical bonding and mechanical properties of titanium nitrides: a first-principles study</w:t>
+                <w:t xml:space="preserve">Emergence of Novel Polynitrogen Molecule-like Species, Covalent Chains, and Layers in Magnesium–Nitrogen Mg x N y Phases under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Oganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem R. Oganov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Litong Zhang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp00156k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (21), pp.11037-11046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368462v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in the Hydrogen Activation and Storage by Adsorbed 3d Transition Metal Atoms onto Graphene and Nanotube Surfaces: A DFT Study and Molecular Orbital Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Valencia</w:t>
+                <w:t xml:space="preserve">Exploring the Real Ground-State Structures of Molybdenum Dinitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qngfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Gil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artem R. Oganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119, pp.5506-5522. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp512920f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366381v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-driven formation and stabilization of superconductive chromium hydrides</w:t>
+                <w:t xml:space="preserve">Phase stability, chemical bonding and mechanical properties of titanium nitrides: a first-principles study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Jia</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem R. Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17764⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (17), pp.11763-11769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00156k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907130v1</w:t>
+                <w:t xml:space="preserve">hal-01368462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of stable compounds, crystal structures, and superconductivity in the Be-H system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chaohao Hu</w:t>
+                <w:t xml:space="preserve">Trends in the Hydrogen Activation and Storage by Adsorbed 3d Transition Metal Atoms onto Graphene and Nanotube Surfaces: A DFT Study and Molecular Orbital Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4898145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.5506-5522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp512920f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324799v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of the Knoevenagel hetero Diels-Alder sequence in multicomponent reactions to dihydropyrans: experimental and theoretical investigations into the role of water.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure-driven formation and stabilization of superconductive chromium hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem R Oganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b927015a⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.17764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726936v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of lipid-induced ER stress by fatty acid shape.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">Exploration of stable compounds, crystal structures, and superconductivity in the Be-H system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem R. Oganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaohao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2010.01150.x⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4898145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580629v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration Properties and Interlayer Organization of Water and Ions in Synthetic Na-Smectite with Tetrahedral Layer Charge. Part 2. Toward a Precise Coupling between Molecular Simulations and Diffraction Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of the Knoevenagel hetero Diels-Alder sequence in multicomponent reactions to dihydropyrans: experimental and theoretical investigations into the role of water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Coval de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp105128r⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.628-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b927015a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680281v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modulation of lipid-induced ER stress by fatty acid shape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deguil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Claire Rowland Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.349-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2010.01150.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydration Properties and Interlayer Organization of Water and Ions in Synthetic Na-Smectite with Tetrahedral Layer Charge. Part 2. Toward a Precise Coupling between Molecular Simulations and Diffraction Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (5), pp.1867-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105128r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H2 activation by transition metal center on carbon surfaces (nanotube and graphite) : trends and rationalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFP, p13 s2-4. 2005, Lyon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6734,147 +6981,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally Constrained Evolutionary Algorithm for the Discovery and Design of Metastable Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina P. Hilleke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samad Hajinazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Zurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6884,327 +7131,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural arrangement in the Cr-Al-C system: Cr2AlC nanolamellar structure evolution during oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gauthier-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Ceramics Congress (CIMTEC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perugia (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude théorique de la réactivité/sélectivité des dérivés du furfural par réaction de cycloaddition de type Diels-Alder/aromatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones | RCTF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de H2 par un métal de transition sur des surfaces carbonées (nanotube, graphite, C60) : dihydrogène vs. dihydrure ? Une étude DFT périodique. JSNum 2005, A28 p67. mai 2005, Paris, 4-7 décembre 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activation de H2 par un métal de transition sur des surfaces carbonées (nanotube, graphite, C60) : dihydrogène vs. dihydrure ? Une étude DFT périodique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7214,151 +7461,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond the Frontier MO approximation: Proposal of Fermi-Dirac derived reactivity descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yassine Doggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th international conference on Density Functional Theory and its applications (DFT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7426,51 +7673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DBC3FEA"/>
+    <w:nsid w:val="2F26704D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7657,51 +7904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-frapper" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-6691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112036724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Goni Ridwan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monish Soundar Raj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01931-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-025-01762-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfeng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ftjw-ksh7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Niwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Ogasawara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sasaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nomura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendai Azuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta01488c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyu Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00613" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahsavari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Faraji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02162F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04789C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabii Larhlimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas Bello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00628" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Xing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0266541" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Amaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabiollah Mahdavifar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congxin Xia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06483" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javad Hashemifar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shahidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dh46-vg51" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05540" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr07239d" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ratier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richail Dubien Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Anizan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06461A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Doggui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05063g" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lamine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26934" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02376" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01887j" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Okadome Valencia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd Rohl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26697" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem1030022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.034003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doggui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arfaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c04415" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04997f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01400" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460992v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Valencia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11404" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Xu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corbet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106151" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Shojaei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Azizi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra10380e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Cao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Xue Qu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Hua Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09466" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02907" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11123" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Angot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Oganov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08708F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00474" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qngfeng Zeng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00665" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00156k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512920f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R Oganov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17764" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohao Hu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898145" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Gu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Coval de Sousa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b927015a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina P. Hilleke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Hajinazar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325751v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-frapper" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-6691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112036724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Goni Ridwan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monish Soundar Raj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01931-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-025-01762-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfeng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ftjw-ksh7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Niwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Ogasawara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sasaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nomura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendai Azuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta01488c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Xing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0266541" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabii Larhlimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas Bello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahsavari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyu Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Faraji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02162F" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04789C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Amaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabiollah Mahdavifar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javad Hashemifar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shahidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dh46-vg51" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congxin Xia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575724v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00544A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ratier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richail Dubien Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Anizan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06461A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr07239d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Doggui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05063g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01887j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Okadome Valencia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd Rohl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26697" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem1030022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.034003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doggui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arfaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c04415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04997f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khazaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02116h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01400" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Valencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corbet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106151" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Shojaei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Azizi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra10380e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Xue Qu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Hua Su" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09466" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02907" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Oganov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08708F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11123" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Angot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033607" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00474" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qngfeng Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00665" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00156k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512920f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R Oganov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17764" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohao Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898145" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Gu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Coval de Sousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b927015a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123022v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina P. Hilleke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Hajinazar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223499v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325751v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>