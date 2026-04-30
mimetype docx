--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -340,1334 +340,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative first-principles study of the lithiation and sodiation of the predicted two-dimensional V3C3 compound</w:t>
+                <w:t xml:space="preserve">High-pressure synthesis of PbN 2 , the missing group 14 AN 2 -type compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Xue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+                <w:t xml:space="preserve">Ken Niwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+                <w:t xml:space="preserve">Hirokazu Ogasawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuyin Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frapper</w:t>
+                <w:t xml:space="preserve">Takuya Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gendai Azuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43578-025-01762-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (26), pp.20588-20596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499054v1</w:t>
+                <w:t xml:space="preserve">hal-05417050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure polymerization of c i s − N 2 F 2 chains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the Crystal Structures and Properties of Lithium–Carbon–Nitrogen Phases under Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfeng Zhang</w:t>
+                <w:t xml:space="preserve">Zhennan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Zhang</w:t>
+                <w:t xml:space="preserve">Wangyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/ftjw-ksh7⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (33), pp.16747-16758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499048v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure synthesis of PbN 2 , the missing group 14 AN 2 -type compound</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of novel gallium–sulfur compositions under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirokazu Ogasawara</w:t>
+                <w:t xml:space="preserve">Reza Shahsavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Sasaki</w:t>
+                <w:t xml:space="preserve">Somayeh Faraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunsuke Nomura</w:t>
+                <w:t xml:space="preserve">Lewis Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendai Azuma</w:t>
+                <w:t xml:space="preserve">Chris Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (26), pp.20588-20596. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (30), pp.16142-16152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02162F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499044v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the two-dimensional V2C2/V2C2F2 as prospective host materials for Li- and Na-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Xue</w:t>
+                <w:t xml:space="preserve">Theoretical design of 2D Pca 2 1 SiNOX (X = H, F, and Cl) phases: a new family of flexible wide bandgap semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shuyin Yu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0266541⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6874-6883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04789C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499039v1</w:t>
+                <w:t xml:space="preserve">hal-05499036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric and Structural Diversity in the Silicon/Nitrogen Phase Diagram at Atmospheric and High Pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative first-principles study of the lithiation and sodiation of the predicted two-dimensional V3C3 compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Reza Shahsavari</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00628⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (2), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43578-025-01762-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499037v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure synthesis of PbN 2 , the missing group 14 AN 2 -type compound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gendai Azuma</w:t>
+                <w:t xml:space="preserve">High-pressure polymerization of c i s − N 2 F 2 chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.064103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/ftjw-ksh7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417050v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Crystal Structures and Properties of Lithium–Carbon–Nitrogen Phases under Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wangyu Hu</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of the two-dimensional V2C2/V2C2F2 as prospective host materials for Li- and Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haowen Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00613⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.055215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0266541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416124v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of novel gallium–sulfur compositions under pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Stoichiometric and Structural Diversity in the Silicon/Nitrogen Phase Diagram at Atmospheric and High Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabii Larhlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Villegas Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Shahsavari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chris Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP02162F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (15), pp.7182-7195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499046v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical design of 2D Pca 2 1 SiNOX (X = H, F, and Cl) phases: a new family of flexible wide bandgap semiconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Junjie Wang</w:t>
+                <w:t xml:space="preserve">High-pressure synthesis of PbN 2 , the missing group 14 AN 2 -type compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Niwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokazu Ogasawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gendai Azuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (26), pp.20588-20596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR04789C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05499036v1</w:t>
+                <w:t xml:space="preserve">hal-05499044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Crystal Structures and Properties of Lithium–Carbon–Nitrogen Phases under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhennan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wangyu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (33), pp.16747-16758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499041v1</w:t>
@@ -1738,753 +1738,753 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (46), </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (46), pp.e01993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/slct.202501993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational discovery of 2D aluminium and gallium sulfides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Shahsavari</w:t>
+                <w:t xml:space="preserve">First-Principles Prediction of Two-Dimensional Be Allotropes and Alkaline-Earth Analogues (Mg, Ca, Sr, and Ba): from Hexagonal 2D Beryllenes to IIA Xenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Javad Hashemifar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Congxin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/dh46-vg51⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (43), pp.19672-19681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c06483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499053v1</w:t>
+                <w:t xml:space="preserve">hal-05550951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Prediction of Two-Dimensional Be Allotropes and Alkaline-Earth Analogues (Mg, Ca, Sr, and Ba): from Hexagonal 2D Beryllenes to IIA Xenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Computational discovery of 2D aluminium and gallium sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Busheng Wang</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javad Hashemifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congxin Xia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alireza Shahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (43), pp.19672-19681. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.104004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c06483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/dh46-vg51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550951v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric and Structural Diversity in the Silicon/Nitrogen Phase Diagram at Atmospheric and High Pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabii Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Villegas Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (15), pp.7182-7195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted High-Energy Density MN8 Containing Anionic 18-Crown-6 Ring-Based Polynitrogen Monolayers Acting as Cryptand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+                <w:t xml:space="preserve">Rational design of 2D Janus P 3 m 1 M 2 N 3 (M = Cu, Zr, and Hf) and their surface-functionalized derivatives: ferromagnetic, piezoelectric, and photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Busheng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (16), pp.7293-7302. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), pp.14675-14683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP00544A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723200v1</w:t>
+                <w:t xml:space="preserve">hal-05575724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of 2D Janus P 3 m 1 M 2 N 3 (M = Cu, Zr, and Hf) and their surface-functionalized derivatives: ferromagnetic, piezoelectric, and photocatalytic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicted High-Energy Density MN8 Containing Anionic 18-Crown-6 Ring-Based Polynitrogen Monolayers Acting as Cryptand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Busheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (20), pp.14675-14683. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (16), pp.7293-7302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CP00544A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575724v1</w:t>
+                <w:t xml:space="preserve">hal-04723200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of New Nitrogen-Rich Compounds in Lead–Nitrogen Phase Diagram Under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Niwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2525,278 +2525,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic synthesis of renewable phenol derivatives from biobased furanic derivatives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">First-principles structure prediction of two-dimensional HCN polymorphs obtained via formal molecular polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3RA06461A⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.7472-7481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2nr07239d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280796v1</w:t>
+                <w:t xml:space="preserve">hal-04460981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles structure prediction of two-dimensional HCN polymorphs obtained via formal molecular polymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Catalytic synthesis of renewable phenol derivatives from biobased furanic derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Anizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Behloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (16), pp.7472-7481. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (43), pp.30369-30377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2nr07239d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3RA06461A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460981v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallo-dithiaporphyrin pigments for bulk-heterojunction solar cell applications: &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; investigation of structural and optoelectronic properties</w:t>
               </w:r>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oussama Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2925,51 +2925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical exploration of the reactivity of cellulose models under non‐thermal plasma conditions—mechanistic and NBO studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,77 +3029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Two-Dimensional Group IV Nitrides A x N y (A = Sn, Ge, or Si): Diverse Stoichiometric Ratios, Ferromagnetism, and Auxetic Mechanical Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3250,64 +3250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting xenon and nitrogen under pressure: towards new layered and two-dimensional nitrogen allotropes with crown ether-like nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3348,482 +3348,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in the GDIS simulation package: Integration of VASP and USPEX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acid-Catalyzed Esterification of Betaines: Theoretical Exploration of the Impact of the Carbon Chain Length on the Reaction Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Okadome Valencia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Busheng Wang</w:t>
+                <w:t xml:space="preserve">Jean-Maurille Ouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Lloyd Rohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (22), pp.1602-1626. </w:t>
+              <w:t xml:space="preserve">Physchem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (3), pp.288 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.26697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/physchem1030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460989v1</w:t>
+                <w:t xml:space="preserve">hal-04302760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Catalyzed Esterification of Betaines: Theoretical Exploration of the Impact of the Carbon Chain Length on the Reaction Mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Computational discovery of two-dimensional copper chalcogenides Cu X ( X = S, Se, Te)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Faraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maurille Ouamba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
+                <w:t xml:space="preserve">Hubert Okadome Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physchem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/physchem1030022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (12), pp.124007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302760v1</w:t>
+                <w:t xml:space="preserve">hal-04460983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational discovery of two-dimensional copper chalcogenides Cu X ( X = S, Se, Te)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Prediction of two-dimensional Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C with polyacetylene-like motifs and Dirac nodal line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Okadome Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5 (12), pp.124007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.034003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.034003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460983v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of two-dimensional Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C with polyacetylene-like motifs and Dirac nodal line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">New developments in the GDIS simulation package: Integration of VASP and USPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Okadome Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd Rohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.034003. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (22), pp.1602-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.034003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460990v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a Fermi–Dirac-Derived Reactivity Descriptor: Beyond the Frontier MO Model</w:t>
               </w:r>
@@ -3848,51 +3848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N’sikabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurille Ouamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3943,90 +3943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of allotropes of tellurium with molecular, one- and two-dimensional covalent nets for photofunctional applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4073,90 +4073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram exploration of Tc–Al–B: from bulk Tc 2 AlB 2 to two-dimensional Tc 2 B 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Khazaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,103 +4203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted Polymeric and Layered Covalent Networks in Transition Metal Pentazolate M( cyclo -N 5 ) x Phases at Ambient and High Pressure: Up to 20 Nitrogen Atoms per Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wangyu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (13), pp.5298-5307. </w:t>
@@ -4471,90 +4471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Novel Tin Nitride SnxNy Phases Under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabii Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4601,90 +4601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of a New Layered Polymorph of FeS 2 with Fe 3+ S 2– (S 2 ) 1/2 2- Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4748,64 +4748,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated charcoal grafted with phenyl imidazole groups for Knoevenagel condensation of furfural with malononitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minrui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zabiollah Mahdavifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,676 +5127,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barium–Nitrogen Phases Under Pressure: Emergence of Structural Diversity and Nitrogen-Rich Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (21), pp.7623-7636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899506v1</w:t>
+                <w:t xml:space="preserve">hal-02127461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium–Nitrogen Phases Under Pressure: Emergence of Structural Diversity and Nitrogen-Rich Compounds</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Piccirilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (21), pp.7623-7636. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127461v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of novel hydrogen chlorides under high pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Artem Oganov</w:t>
+                <w:t xml:space="preserve">Pressure-Induced Polymerization of CO 2 in Lithium–Carbon Dioxide Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP08708F⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (1), pp.413-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b11123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128659v1</w:t>
+                <w:t xml:space="preserve">hal-02153729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Polymerization of CO 2 in Lithium–Carbon Dioxide Phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Experimental and first-principles calculation study of the pressure-induced transitions to a metastable phase in GaPO4 and in the solid solution AlPO4-GaPO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b11123⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (3), pp.033607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153729v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and first-principles calculation study of the pressure-induced transitions to a metastable phase in GaPO4 and in the solid solution AlPO4-GaPO4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Levelut</w:t>
+                <w:t xml:space="preserve">Emergence of novel hydrogen chlorides under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le Parc</w:t>
+                <w:t xml:space="preserve">Duan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hermet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artem Oganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (3), pp.033607. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), pp.8236-8242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP08708F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677334v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Novel Polynitrogen Molecule-like Species, Covalent Chains, and Layers in Magnesium–Nitrogen Mg x N y Phases under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5847,64 +5847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Real Ground-State Structures of Molybdenum Dinitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,64 +5981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase stability, chemical bonding and mechanical properties of titanium nitrides: a first-principles study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem R. Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,90 +6215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-driven formation and stabilization of superconductive chromium hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem R Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6349,64 +6349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of stable compounds, crystal structures, and superconductivity in the Be-H system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem R. Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6995,51 +6995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally Constrained Evolutionary Algorithm for the Discovery and Design of Metastable Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina P. Hilleke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7253,77 +7253,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude théorique de la réactivité/sélectivité des dérivés du furfural par réaction de cycloaddition de type Diels-Alder/aromatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7475,64 +7475,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond the Frontier MO approximation: Proposal of Fermi-Dirac derived reactivity descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yassine Doggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7673,51 +7673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F26704D"/>
+    <w:nsid w:val="5F8D590B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7904,51 +7904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-frapper" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-6691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112036724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Goni Ridwan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monish Soundar Raj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01931-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-025-01762-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfeng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ftjw-ksh7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Niwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Ogasawara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sasaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nomura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendai Azuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta01488c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Xing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0266541" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabii Larhlimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas Bello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahsavari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyu Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Faraji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02162F" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04789C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Amaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabiollah Mahdavifar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javad Hashemifar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shahidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dh46-vg51" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congxin Xia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575724v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00544A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ratier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richail Dubien Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Anizan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06461A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr07239d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Doggui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05063g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01887j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Okadome Valencia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd Rohl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26697" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem1030022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.034003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doggui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arfaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c04415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04997f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khazaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02116h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01400" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Valencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corbet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106151" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Shojaei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Azizi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra10380e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Xue Qu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Hua Su" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09466" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02907" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Oganov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08708F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11123" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Angot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033607" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00474" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qngfeng Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00665" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00156k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512920f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R Oganov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17764" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohao Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898145" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Gu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Coval de Sousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b927015a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123022v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina P. Hilleke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Hajinazar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223499v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325751v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-frapper" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-6691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112036724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Goni Ridwan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monish Soundar Raj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01931-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Niwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Ogasawara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sasaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nomura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendai Azuma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta01488c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyu Hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahsavari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Faraji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02162F" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04789C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-025-01762-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfeng Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ftjw-ksh7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Xing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0266541" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabii Larhlimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas Bello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00628" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Amaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabiollah Mahdavifar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congxin Xia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javad Hashemifar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shahidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dh46-vg51" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00544A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00173" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr07239d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ratier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richail Dubien Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Anizan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behloul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06461A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Doggui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05063g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01887j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem1030022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Okadome Valencia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.034003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd Rohl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26697" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doggui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arfaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c04415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04997f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khazaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02116h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01400" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Valencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corbet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106151" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Shojaei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Azizi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra10380e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Xue Qu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Hua Su" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09466" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02907" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11123" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Angot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Oganov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08708F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00474" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qngfeng Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00665" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00156k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512920f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R Oganov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17764" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohao Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898145" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Gu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Coval de Sousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b927015a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123022v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina P. Hilleke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Hajinazar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223499v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325751v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>