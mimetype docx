--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -340,909 +340,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure synthesis of PbN 2 , the missing group 14 AN 2 -type compound</w:t>
+                <w:t xml:space="preserve">High-pressure polymerization of c i s − N 2 F 2 chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Niwa</w:t>
+                <w:t xml:space="preserve">Guo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirokazu Ogasawara</w:t>
+                <w:t xml:space="preserve">Lin Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Sasaki</w:t>
+                <w:t xml:space="preserve">Chengfeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunsuke Nomura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gendai Azuma</w:t>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.064103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/ftjw-ksh7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417050v1</w:t>
+                <w:t xml:space="preserve">hal-05499048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Crystal Structures and Properties of Lithium–Carbon–Nitrogen Phases under Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative first-principles study of the lithiation and sodiation of the predicted two-dimensional V3C3 compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhennan Zhang</w:t>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wangyu Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (2), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43578-025-01762-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416124v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of novel gallium–sulfur compositions under pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-pressure synthesis of PbN 2 , the missing group 14 AN 2 -type compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Niwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Shahsavari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pitié</w:t>
+                <w:t xml:space="preserve">Hirokazu Ogasawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somayeh Faraji</w:t>
+                <w:t xml:space="preserve">Takuya Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Conway</w:t>
+                <w:t xml:space="preserve">Shunsuke Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Pickard</w:t>
+                <w:t xml:space="preserve">Gendai Azuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (30), pp.16142-16152. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (26), pp.20588-20596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP02162F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499046v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical design of 2D Pca 2 1 SiNOX (X = H, F, and Cl) phases: a new family of flexible wide bandgap semiconductors</w:t>
+                <w:t xml:space="preserve">Predicting the Crystal Structures and Properties of Lithium–Carbon–Nitrogen Phases under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Zhang</w:t>
+                <w:t xml:space="preserve">Zhennan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahao Yu</w:t>
+                <w:t xml:space="preserve">Wangyu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bowen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR04789C⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (33), pp.16747-16758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499036v1</w:t>
+                <w:t xml:space="preserve">hal-05416124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative first-principles study of the lithiation and sodiation of the predicted two-dimensional V3C3 compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical design of 2D Pca 2 1 SiNOX (X = H, F, and Cl) phases: a new family of flexible wide bandgap semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Xue</w:t>
+                <w:t xml:space="preserve">Jiahao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuyin Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frapper</w:t>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (2), pp.409-419. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6874-6883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43578-025-01762-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04789C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499054v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure polymerization of c i s − N 2 F 2 chains</w:t>
+                <w:t xml:space="preserve">Prediction of novel gallium–sulfur compositions under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo Chen</w:t>
+                <w:t xml:space="preserve">Reza Shahsavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Ling</w:t>
+                <w:t xml:space="preserve">Somayeh Faraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfeng Zhang</w:t>
+                <w:t xml:space="preserve">Lewis Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frapper</w:t>
+                <w:t xml:space="preserve">Chris Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (6), pp.064103. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (30), pp.16142-16152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/ftjw-ksh7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02162F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499048v1</w:t>
+                <w:t xml:space="preserve">hal-05499046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of the two-dimensional V2C2/V2C2F2 as prospective host materials for Li- and Na-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haowen Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (5), pp.055215. </w:t>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabii Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Villegas Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (15), pp.7182-7195. </w:t>
@@ -1414,130 +1414,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure synthesis of PbN 2 , the missing group 14 AN 2 -type compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Niwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Ogasawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendai Azuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (26), pp.20588-20596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5ta01488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499044v1</w:t>
@@ -1548,126 +1548,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Crystal Structures and Properties of Lithium–Carbon–Nitrogen Phases under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhennan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wangyu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (33), pp.16747-16758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499041v1</w:t>
@@ -1789,291 +1789,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Prediction of Two-Dimensional Be Allotropes and Alkaline-Earth Analogues (Mg, Ca, Sr, and Ba): from Hexagonal 2D Beryllenes to IIA Xenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Computational discovery of 2D aluminium and gallium sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congxin Xia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Javad Hashemifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Shahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c06483⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.104004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/dh46-vg51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550951v1</w:t>
+                <w:t xml:space="preserve">hal-05499053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational discovery of 2D aluminium and gallium sulfides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Shahsavari</w:t>
+                <w:t xml:space="preserve">First-Principles Prediction of Two-Dimensional Be Allotropes and Alkaline-Earth Analogues (Mg, Ca, Sr, and Ba): from Hexagonal 2D Beryllenes to IIA Xenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Javad Hashemifar</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Shahidi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Congxin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (10), pp.104004. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (43), pp.19672-19681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/dh46-vg51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c06483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499053v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric and Structural Diversity in the Silicon/Nitrogen Phase Diagram at Atmospheric and High Pressures</w:t>
               </w:r>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabii Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Villegas Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (15), pp.7182-7195. </w:t>
@@ -2193,77 +2193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of 2D Janus P 3 m 1 M 2 N 3 (M = Cu, Zr, and Hf) and their surface-functionalized derivatives: ferromagnetic, piezoelectric, and photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2440,51 +2440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of New Nitrogen-Rich Compounds in Lead–Nitrogen Phase Diagram Under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pitié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Niwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2531,77 +2531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles structure prediction of two-dimensional HCN polymorphs obtained via formal molecular polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Anizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Behloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (43), pp.30369-30377. </w:t>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oussama Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2925,51 +2925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical exploration of the reactivity of cellulose models under non‐thermal plasma conditions—mechanistic and NBO studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,77 +3029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Two-Dimensional Group IV Nitrides A x N y (A = Sn, Ge, or Si): Diverse Stoichiometric Ratios, Ferromagnetism, and Auxetic Mechanical Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3263,51 +3263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting xenon and nitrogen under pressure: towards new layered and two-dimensional nitrogen allotropes with crown ether-like nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3348,395 +3348,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Catalyzed Esterification of Betaines: Theoretical Exploration of the Impact of the Carbon Chain Length on the Reaction Mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
+                <w:t xml:space="preserve">Prediction of two-dimensional Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C with polyacetylene-like motifs and Dirac nodal line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physchem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/physchem1030022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.034003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.034003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302760v1</w:t>
+                <w:t xml:space="preserve">hal-04460990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational discovery of two-dimensional copper chalcogenides Cu X ( X = S, Se, Te)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Faraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Okadome Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (12), pp.124007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of two-dimensional Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C with polyacetylene-like motifs and Dirac nodal line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Busheng Wang</w:t>
+                <w:t xml:space="preserve">Acid-Catalyzed Esterification of Betaines: Theoretical Exploration of the Impact of the Carbon Chain Length on the Reaction Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurille Ouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.034003. </w:t>
+              <w:t xml:space="preserve">Physchem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (3), pp.288 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.034003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/physchem1030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460990v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the GDIS simulation package: Integration of VASP and USPEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Okadome Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,360 +3803,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a Fermi–Dirac-Derived Reactivity Descriptor: Beyond the Frontier MO Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of allotropes of tellurium with molecular, one- and two-dimensional covalent nets for photofunctional applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c04415⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (48), pp.29965-29975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra04997f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122375v1</w:t>
+                <w:t xml:space="preserve">hal-04460985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of allotropes of tellurium with molecular, one- and two-dimensional covalent nets for photofunctional applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposal of a Fermi–Dirac-Derived Reactivity Descriptor: Beyond the Frontier MO Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moulandou-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N’sikabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurille Ouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (48), pp.29965-29975. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (36), pp.8090-8097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra04997f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c04415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460985v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram exploration of Tc–Al–B: from bulk Tc 2 AlB 2 to two-dimensional Tc 2 B 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Khazaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,103 +4203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted Polymeric and Layered Covalent Networks in Transition Metal Pentazolate M( cyclo -N 5 ) x Phases at Ambient and High Pressure: Up to 20 Nitrogen Atoms per Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wangyu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (13), pp.5298-5307. </w:t>
@@ -4510,51 +4510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabii Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4640,51 +4640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4748,64 +4748,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated charcoal grafted with phenyl imidazole groups for Knoevenagel condensation of furfural with malononitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minrui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5133,51 +5133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium–Nitrogen Phases Under Pressure: Emergence of Structural Diversity and Nitrogen-Rich Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5358,51 +5358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Induced Polymerization of CO 2 in Lithium–Carbon Dioxide Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5462,51 +5462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and first-principles calculation study of the pressure-induced transitions to a metastable phase in GaPO4 and in the solid solution AlPO4-GaPO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5583,64 +5583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of novel hydrogen chlorides under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5713,77 +5713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Novel Polynitrogen Molecule-like Species, Covalent Chains, and Layers in Magnesium–Nitrogen Mg x N y Phases under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5847,64 +5847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Real Ground-State Structures of Molybdenum Dinitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,64 +5981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase stability, chemical bonding and mechanical properties of titanium nitrides: a first-principles study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem R. Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-driven formation and stabilization of superconductive chromium hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6349,64 +6349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of stable compounds, crystal structures, and superconductivity in the Be-H system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem R. Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7139,243 +7139,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural arrangement in the Cr-Al-C system: Cr2AlC nanolamellar structure evolution during oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Zuber</w:t>
+                <w:t xml:space="preserve">Étude théorique de la réactivité/sélectivité des dérivés du furfural par réaction de cycloaddition de type Diels-Alder/aromatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Ceramics Congress (CIMTEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones | RCTF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358190v1</w:t>
+                <w:t xml:space="preserve">hal-05223499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude théorique de la réactivité/sélectivité des dérivés du furfural par réaction de cycloaddition de type Diels-Alder/aromatisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel N’sikabaka</w:t>
+                <w:t xml:space="preserve">Structural arrangement in the Cr-Al-C system: Cr2AlC nanolamellar structure evolution during oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gauthier-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones | RCTF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th International Ceramics Congress (CIMTEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223499v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de H2 par un métal de transition sur des surfaces carbonées (nanotube, graphite, C60) : dihydrogène vs. dihydrure ? Une étude DFT périodique. JSNum 2005, A28 p67. mai 2005, Paris, 4-7 décembre 2005.</w:t>
               </w:r>
@@ -7475,51 +7475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond the Frontier MO approximation: Proposal of Fermi-Dirac derived reactivity descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richail Dubien Moulandou-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7673,51 +7673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F8D590B"/>
+    <w:nsid w:val="F5FAEB5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7904,51 +7904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-frapper" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-6691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112036724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Goni Ridwan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monish Soundar Raj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01931-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Niwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Ogasawara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sasaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nomura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendai Azuma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta01488c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyu Hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahsavari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Faraji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02162F" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04789C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-025-01762-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfeng Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ftjw-ksh7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Xing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0266541" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabii Larhlimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas Bello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00628" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Amaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabiollah Mahdavifar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congxin Xia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javad Hashemifar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shahidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dh46-vg51" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00544A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00173" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr07239d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ratier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richail Dubien Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Anizan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behloul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06461A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Doggui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05063g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01887j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem1030022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Okadome Valencia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.034003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd Rohl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26697" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doggui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arfaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c04415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04997f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khazaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02116h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01400" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Valencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corbet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106151" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Shojaei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Azizi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra10380e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Xue Qu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Hua Su" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09466" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02907" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11123" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Angot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Oganov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08708F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00474" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qngfeng Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00665" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00156k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512920f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R Oganov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17764" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohao Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898145" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Gu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Coval de Sousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b927015a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123022v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina P. Hilleke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Hajinazar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223499v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325751v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-frapper" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-6691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112036724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Goni Ridwan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monish Soundar Raj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01931-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfeng Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ftjw-ksh7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-025-01762-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Niwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Ogasawara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sasaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nomura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendai Azuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta01488c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyu Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00613" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04789C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahsavari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Faraji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02162F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Xing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0266541" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabii Larhlimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas Bello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00628" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Amaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabiollah Mahdavifar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javad Hashemifar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shahidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dh46-vg51" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congxin Xia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00544A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00173" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr07239d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ratier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richail Dubien Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Anizan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behloul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06461A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Doggui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05063g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01887j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.034003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Okadome Valencia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem1030022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd Rohl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26697" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04997f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moulandou-Koumba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doggui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#8217;sikabaka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arfaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c04415" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khazaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02116h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01400" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Valencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corbet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106151" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Shojaei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Azizi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra10380e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Xue Qu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Hua Su" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09466" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02907" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11123" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Angot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Oganov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08708F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00474" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qngfeng Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00665" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00156k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512920f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R Oganov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17764" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohao Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898145" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Gu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Coval de Sousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b927015a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123022v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina P. Hilleke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Hajinazar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223499v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325751v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>