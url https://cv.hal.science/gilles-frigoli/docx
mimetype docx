--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -141,165 +141,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Policy of Suspicious Subjectivity: Essentialization and Existentialization of the Other in French Immigration and Integration Policies</w:t>
+                <w:t xml:space="preserve">Une politique des subjectivités suspectes : essentialisation et existentialisation de l’Autre dans les politiques d’immigration et d’intégration en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frigoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05245316v1</w:t>
+                <w:t xml:space="preserve">halshs-05041647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique des subjectivités suspectes : essentialisation et existentialisation de l’Autre dans les politiques d’immigration et d’intégration en France</w:t>
+                <w:t xml:space="preserve">A Policy of Suspicious Subjectivity: Essentialization and Existentialization of the Other in French Immigration and Integration Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frigoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05041647v1</w:t>
+                <w:t xml:space="preserve">halshs-05245316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser ensemble les vulnérabilités numériques et la complexité administrative</w:t>
               </w:r>
@@ -632,165 +632,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05245329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les deux rires de La Zoubida.Catégories et frontières ethno-raciales au sein d'un forum de discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Prenez-les chez vous !&amp;quot;. Migrants, presse locale et commentaires d’internautes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frigoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502741v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01493774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’extrême droite et l’Islam : fractures idéologiques et stratégies électorales</w:t>
               </w:r>
@@ -1486,316 +1486,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la circulaire au guichet : une enquête sur la fabrique des populations vulnérables par les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les usages sociaux de l’histoire de l’immigration : enquête auprès d’un cercle militant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (1), pp.137 - 161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la circulaire au guichet : une enquête sur la fabrique des populations vulnérables par les politiques publiques</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hébergement des demandeurs d'asile : une enquête exploratoire dans les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frigoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (2)</w:t>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres de l'action municipale face aux lieux de culte musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frigoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista universitară de sociologie = Revue universitaire de sociologie = Universitary Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421287v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du domaine de la justice locale : l'asile entre politique d'immigration et politique sociale</w:t>
               </w:r>
@@ -1913,178 +1913,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00181004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail social et demande d'asile : les enseignements d'une étude sur l'accueil des demandeurs d'asile dans les Alpes-Maritimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Jannot</w:t>
+                <w:t xml:space="preserve">Lorsque gérer l'action sociale devient affaire d'action collective. Une contribution à l'analyse des partenariats dans l'action sociale territorialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frigoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 4, pp.223-242</w:t>
+              <w:t xml:space="preserve">, 2004, 4, pp.85-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00079011v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-00079012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail social et demande d'asile : les enseignements d'une étude sur l'accueil des demandeurs d'asile dans les Alpes-Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frigoli</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 4, pp.85-103</w:t>
+              <w:t xml:space="preserve">, 2004, 4, pp.223-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00079012v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le demandeur d'asile : un « exclu » parmi d'autres ? La demande d'asile à l'épreuve des logiques de l'assistance</w:t>
               </w:r>
@@ -3275,51 +3275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sociaux de l'histoire de l'immigration : trois études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryzlène Dahhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3433,51 +3433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hébergement des demandeurs d'asile comme enjeu local. Éléments d'analyse et perspectives méthodologiques à partir du cas des Alpes-Maritimes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URMIS - Université de Nice Sophia Antipolis. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4696,51 +4696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gilles.FRIGOLI@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05008143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181004v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jannot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Movement-Parties-in-Europe/Caiani-Cisar/p/book/9781138566767" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Haouas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryzl&#232;ne Dahhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grussen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186493v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04735555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gilles.FRIGOLI@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041647v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05008143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181004v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jannot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Movement-Parties-in-Europe/Caiani-Cisar/p/book/9781138566767" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Haouas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryzl&#232;ne Dahhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grussen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186493v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04735555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>