--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,33677 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...33625 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Fronteau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités.HdR 2014, Doctorat 2000Directeur de l'unité de Recherche GEGENA, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5817-4570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070695938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=WLi7XVwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-9572-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the prediction of limestone suitability for aggregates manufacturing by combining destructive and non-destructive techniques with statistical assessment (case study Northern Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ben M’barek Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10064-025-04740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Lampenflora in Heritage Sites: In Situ Testing of Polyoxometalate–Ionic Liquids in the Pommery Champagne Cellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier‐chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant‐gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Villaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202500043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of adobes from vernacular raw earth buildings in the Champagne region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Aras-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bogard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 470, pp.140582. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclability of vernacular adobes with high chalk content in the context of sustainable construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Aras-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bogard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.e04145. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adobe Bricks of the Champagne Region (France): Characterization of a Chalky Raw Earth Construction Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Aras-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bogard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.2307. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17102307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost, a natural fertilizer to improve pearl millet [&amp;lt;i&amp;gt;Pennisetum glaucum &amp;lt;/i&amp;gt;(L.) R. br.] growth and its productivity in the Sahel (south-eastern Niger): an experiment to convince small producers to manage their soil sustainably</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maigari Malam Assane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siradji Magagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachirou Seyni Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.864 - 881. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/ijbcs.v18i3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et fabrication de meules gauloises à Chamant (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de meules va-et-vient au Hallstatt final – La Tène ancienne au « Camp de Macquenoise » à Saint-Michel (Aisne) et contextes d'utilisation régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Habitat et culture matérielle de La Tène ancienne dans le nord du Bassin parisien - HABATA 3, 3/4, pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grès de Champagne - Île-de-France, diversité des matériaux et exemples d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, D. Hanquiez (dir.), Le grès dans la construction médiévale et moderne entre Seine et Meuse, de son extraction à sa mise en oeuvre, 50, pp.183-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Structure and Reactivations of a Mass Movement: The Case Study of the Jacotines Landslide (Champagne Vineyards, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geohazards4020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concrétions carbonatées des aqueducs gallo-romains de Villenoy (Seine-et-Marne, France) et de la Suippe à Reims (Marne, France) : étude pétrographique et questionnement sur l’origine des séquences enregistrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rabasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering raw earth heritage of Champagne area (France): Cartography and typology of a specific adobe vernacular architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Aras-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2023.08.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et hydrologie de la ville de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; et de ses environs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités artisanales sur la rive droite de la Vesle à Reims/&amp;lt;em&amp;gt;Durocortorum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.259-291. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography for the investigation of physical–chemical properties and thermal durability of Tunisian limestone rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben M'Barek Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 339, pp.127470. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental thermo-hydric study to simulate natural weathering conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi antique des géomatériaux à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.47-59. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (79), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2022.3305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taborelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ortonovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.16212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier panorama de l’extraction meulière dans le Massif ardennais du Néolithique à l’époque moderne : le Dévonien à l’honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dreesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo-Situla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03382452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic temper versus geological and pedological inclusions: grog temper as a possible chrono-cultural marker for the Late Ceramic Age in the pre-Columbian Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Gearcheology, 192 (17), 20 p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legends of the Ardennes Massif, a Cross-Border Intangible Geo-cultural Heritage (Belgium, Luxemburg, France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dreesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2, article n°28), pp.36. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-021-00549-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des matériaux et de l’état d’altération de l’église de Machault (08)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journée de l'Archéologie en Champagne-Ardenne, 114, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying 450 years of limestone weathering induced by salt crystallization on fortifications in Malta and Gozo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joann Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.107614. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le géopatrimoine du massif ardennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coen-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le massif ardennais. Un jeune massif ancien., 154, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock procurement and use during the Middle Neolithic: The macrolithic tools of Dambach-la-Ville (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Croutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings of the 2nd Meeting of the Association for Ground Stone Tools Research, 7 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.3090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limestone millstones: Facies, provenance and use of sandy to pure limestones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2nd Meeting of the Association for Ground Stone Tools Research, 7 (3), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.3084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of micro-climatic monitoring to assess potential stone weathering on a monument: example of the Saint-Remi Basilica (Reims, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (12), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08753-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine géologique. Région Grand-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Lelarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand-Est Crpg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Relations Biodiversité-Géodiversité, 155, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat du Néolithique ancien de la « Rue des Castors » à Saint-Martin-sur-le-Pré (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tome 111 (2018-n°3), pp.5-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la mobilité de l'habitat dans les champs cultivés sur la qualité physico-chimique des sols dans l'Ouest nigérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Seyni Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.K. Ambouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWASH &amp; TI : Environmental and Water Sciences, Public Health and Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), p. 60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blignicourt - Rotrate « Le Haut de la Cour - Les voies de Brienne » (Aube). Sépulture campaniforme et occupation du Bronze final IIb-IIIa dans la plaine du Briennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.646. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geohist.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance locale de la variabilité de surface du sol et des contraintes associées pour la production du niébé en zone sahélienne du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachirou Seyni Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tidjani Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ambouta Karimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), p. 65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Pottery Culture sandstone supply strategies in north-western Europe: the example of macrolithic tool production in the Aisne Valley, France (late 6th millennium BCE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.301-311. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture Campaniforme en plaine du Briennois (Blignicourt, Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.149-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new preventive coating for building stones mixing a water repellent and an eco-friendly biocide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Macquenoise sandstone (Devonian – Lochkovian), a suitable raw material for ancient querns and millstones: quarries, properties, manufacture and distribution in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibrecht Reniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dreesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1-2), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20341/gb.2018.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calcaires du Bajocien de la cuesta du Dogger à Dom-le-Mesnil et Hannogne-Saint-Martin (Ardennes).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Etudes des Sciences Naturelles de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paléokarst « supra-pergélisol » dans les calcaires lutétiens (Soissonnais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (67), pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization of “Lorraine limestones” from the Saint-Paul Cathedral of Liège (Belgium): assumptions for the true provenance of the building stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Xavier Lecuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dechamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (10), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-018-7554-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock fabric heterogeneity and its influence on the petrophysical properties of a building limestone: Lede stone (Belgium) as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim de Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Guerre sur la Cote d’Île-de-France, en Champagne crayeuse et en Argonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taborelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (3), pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires sculptés de la rue Belin à Reims (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 423 (5), pp.39-75. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.423.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Factors of Seasonal Changes in Salt Efflorescence Observed on Building Stones Used at Orval Abbey, Southern Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Oguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geography (Chigaku Zasshi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (4), pp.439 - 453. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5026/jgeography.126.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar gypsum crust on lede stone: Microspatial characterization and laboratory acid weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim de Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Stappen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley de Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162, pp.193 - 202. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of acid rain weathering effect on natural and artificial carbonate stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (9), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-016-5555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS-based variability of building materials towards the Île-de-France cuesta (Paris Basin, France): inventory, distribution, uses and relationship with the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416 (1), pp.113 - 131. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP416.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taborelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorophyll Fluorescence and Colorimetric Analysis for Monitoring the Algal Development on Biocide-Treated Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Conference Proceedings Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (suppl 1: M5), pp.55 - 64. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2210289201607020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querns and mills during Roman times at the northern frontier of the Roman Empire (Belgium, Northern France, Southern Netherlands, Western Germany): Unraveling geological and geographical provenances, a multidisciplinary research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibrecht Reniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dreesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (3), pp.403-428. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v3i3.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New characterization aspects of carbonate accumulation horizons in Chalky Champagne (NE of the Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Linoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (5), pp.368 - 378. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography monitoring of the NaCl crystallisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mouhoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.198-207. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infrared.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of different chemical mixtures against green algal growth on limestone: A case study with Chlorella vulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.59-68. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.15 - 24. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron radiography and X-ray computed tomography for quantifying weathering and water uptake processes inside porous limestone used as building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewanckele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vontobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2013.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of new protective treatments for porous limestone combining water-repellency and anti-colonization properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (2), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/qjegh2013-026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone uses in Reims Cathedral: provenance, physical properties and restoration phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 391 (1), pp.17 - 30. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP391.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approvisionnement en eau de la ville de Meaux antique : fouille d'un tronçon d'aqueduc à Villenoy (Seine-et-Marne) et premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (231-261)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic approach of pre-existing flaws on the decay of two limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewanckele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. A Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 447, pp.403-414. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.12.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de potiers romains de la Ville d'Anderlecht (Leuze, Hainaut)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D imaging and quantification of pore structure modifications inside natural building stones by means of high resolution X-ray CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewanckele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416, pp.436-448. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trépail, « Le Trou de la Baticaude » (Marne) : un atelier tardif de terre sigillée et de nouvelles estampilles sur céramique belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 398 (5), pp.159. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.398.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fantômisation des calcaires lutétiens du Bassin de Paris. Apport des carrières souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2011.2702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'efficacité et de la durabilité par vieillissement naturel des produits protecteurs de la pierre : le programme HYBRIPROTECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (5), pp.547-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of the weathering susceptibility of natural and artificial stones making up different parts of the Orval Abbey (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Oguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63, pp.1447-1461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of the properties and salt weathering susceptibility of natural and reconstituted stones of the Orval Abbey (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eyssautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (7-8), pp.1447-1461. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-010-0743-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-crust growth and interaction with underlying limestone microfacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schneider-Thomachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (1), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP333.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of geomorphological constraints and exploitation techniques on stone quarry spatial organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.268-275. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of some Lutetian building stones from the Paris Basin, from characterisation to conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.158 - 166. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tufières du Vormy et des Fontinettes (Aisne-Marne, France) : marqueurs de la faible karstification des calcaires lutétiens de l'Est du Bassin parisien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (1), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2009.2658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-repellent and biocide treatments: Assessment of the potential combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vergès-Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Orial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.394 - 400. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the porous network of sandstone accompanying the formation of black varnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (3-4), pp.571-582. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-008-1443-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Microcodium : un traceur naturel des écoulements karstiques dans les craies champenoises à proximité des formations paléocènes (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2007.2606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de potiers gallo-romains de Desvres (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 373 (5), pp.101. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.373.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions du « groupe de pâtes champenois » : caractérisations archéologiques, pétrographiques et chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzann Biegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Paicheler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 358 (5), pp.135. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.358.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections à Trépail, &amp;quot;Le Trou de la Baticaude&amp;quot; (Marne) : l'atelier de potiers et le site gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (353), pp.181-208. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.353.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections à Trépail, « Le Trou de la Baticaude » (Marne) : l'atelier de potiers et le site gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Louvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 353 (5), pp.181. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.353.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oolithe vacuolaire : caractéristiques, mise en œuvre et altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37 (3), pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du faciès sédimento-diagénétique sur l'altération en œuvre d'un géomatériau calcaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 328 (10), pp.671 - 677. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80176-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-Based Analysis of 19th-Century Fortifications in the Reims Region (France): Morphogenesis, Geoheritage, and Environmental Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Krauffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG; ANZGG; NZ Rivers Group, Feb 2026, Christchurch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pierres à bâtir à Reims au tournant du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1226 : Saint Louis, Reims et le sacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICP. UR RCS Religion, Culture et Société, Mar 2026, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau moule d’épée en pierre découvert sur le site de La Veuve, « le Champ Pertaille » (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'actualités de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts territoriaux de la diversité des roches sédimentaires régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de cloture de l’Année 2024-2025 des Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Ministère de l'Education nationale, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pierres du bâti traditionnel du Département de la Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de Maisons Paysannes de France, délégation Marne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and manufacture of Gallic rotary quern at Chamant (Oise, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rocky Landscapes - at the intersection of people and rocks. IRAAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREVENTION OF THE LAMPENFLORA WITH POM-IL COATINGS IN THE UNDERGROUND POMMERY CHAMPAGNE CELLAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECBSM 6th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli studi di Milano, Nov 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic fertilizer on soil fertility and cowpea production on contrasting soils in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachirou Seyni Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISADAE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter avec une espèce protégée : recherche intégrée et socio-écosystème du Sonneur à ventre jaune en Argonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maden Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Helder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers (RZA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers antique à Thérouanne, Chaussée Brunehaut (Pas-de-Calais) : une production de céramiques communes grises et claires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Afonso-Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la SFECAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamant (Oise) : extraction et fabrication de meules gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'archéologie des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurenz Schröer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandra Widyananda Winardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ilett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering raw earth heritage of Champagne area (France) : Cartography and typology of a specific adobe vernacular architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Aras-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC-CMSS23 - “Appropriate choice of eco-friendly processes and materials for expected environmental building performance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous racontent les pierres de construction en Champagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Eurêka !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque municipale de Reims; Bibliothèque universitaire de l’URCA, Oct 2023, Reims, Médiathèque Jean Falala, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et fabrication de meules gauloises à Chamant (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Regards sur la Gaule. Hommages à Michel Reddé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibracte -Centre Archéologique Européen, Nov 2023, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It takes a village”: An integrated approach to pottery production in the early Neolithic settlements of the Aisne Valley (Picardy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ilett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas que la craie qui compte. Ou comment replacer la craie au sein de la diversité des sous-sols champenois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de Bacchus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Georges Chappaz de la vigne et du vin en Champagne, Dec 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes d'analyse, de présentation et d'évaluation des monuments anciens en pierre. L’arc de Mars à Reims : modèle 3D et SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRPA - XVII - Zeit(en) des Umbruchs, Time(s) of transition and change, 17 th International Colloquium on Roman Provincial Art Vienna/Carnuntum, May 16 th – May 21st 2022 PR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien ; Österreichische Akademie der Wissenschaften; Österreichisches Archäologisches Institut (ÖAI), May 2022, Vienne, Autriche, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types et répartitions des zones humides en Champagne et ses régions environnantes, exemples de relations homme - environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine des biotopes humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooling Rate Index as a non-destructive tool for the forecasting of variable limestone rocks properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ben M'Barek-Jemaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geosciences Union Meeting - JPGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche géologique (sols, compositions, ressources, exploitations, …) et particularités en Champagne. Enjeux autour de la ressource au regard d’une spécificité territoriale et de son exploitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Revalorisation de filière : La terre crue en région Champenoise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richesse de la géodiversité régionale, focus sur quelques sites emblématiques champardennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine Géologique en région Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DREAL Grand Est, Dec 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grès de la bordure Champagne – Île de France : diversité des matériaux et exemples d’utilisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude « Le grès dans la construction médiévale et moderne entre Seine et Meuse. De son extraction à sa mise en œuvre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois, Jun 2022, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the combination of frost and salt solution on limestone durability: application to the Massangis limestones (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Broccolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geosciences Union Meeting - JPGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation photogrammétrique du patrimoine bâti vers l'évaluation de la durabilité des pierres via SIG : l’exemple de la Porte de Mars (Reims, Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre III – Économie de la pierre entre Rhin et Loire aux périodes historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Charleville-Mézières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carrières antiques de calcaire tendre dite « pierre d’Avesnes-le-Sec » découvertes à Douchy-les-Mines (Nord, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Censier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Archéologie en Wallonie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Site du Grand-Hornu - Boussu, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la Montagne de Reims : la lente et difficile percée des thématiques géopatrimoniales et géotouristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of classic aging and realistic tests: study of the compatibility between limestones and restoration mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Guillaneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-colloque, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sarcophages de la nécropole de la Basilique Saint-Remi (Reims, France), caractéristiques des pierres calcaires et des stratégies d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Thiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre III, Économie de la pierre entre Rhin et Loire aux périodes historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Charleville-Mézières/Sedan, France. pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From photogrammetric modelling of the built heritage to the evaluation of the durability of stones via GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Guillaneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-colloque, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calcaires du Bajocien dans l'architecture gothique de l'ancien diocèse de Liège (Belgique, Wallonie) : origines, diffusion et usages d'un « matériau d'importation » médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Piavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Doperé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l’Antiquité à l’époque moderne en Lorraine et régions limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Boulanger (INRAP); Cédric Moulis (Université de Lorraine), Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de construction traditionnels de Reims et de ses principaux monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130ans de la SESNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatation behavior of building stones repaired with a restoration mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Menningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STONE 2020. Monument Future: Decay and Conservation of Stone.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement et utilisation de la craie dans l’architecture privée et publique à Reims (Marne) au Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre : économie de la pierre aux périodes historiques en lorraine et régions limitrophes (Ier s. av. J.-C. - XVIIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HisCAnt-MA; Inrap Grand Est, Nov 2015, Nancy, France. pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents exemples de remplois et recyclages à Reims aux périodes antiques, médiévales et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Remploi(s), détournement(s) et recyclage(s) de la pierre : entre ressources naturelles et contraintes humaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre naturel et ressources du sous-sol de l’Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colleté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de l’Aube; Institut national de recherches archéologiques préventives (INRAP), Sep 2019, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-climatic monitoring to optimize ageing test methodology: application on the Saint-Remi Basilica (Rheims, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences Humaines (Université de Reims Champagne-Ardenne), May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur la pierre médiévale en Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Construction en Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creutes et réseaux de défenses dans les paysages de guerre. Exemple du Mont Chatté (Hermonville-Reims)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taborelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 14-18 - Impacts environnementaux et approches spatiales de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEGENAA, Sep 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la mobilité de l’habitat dans les champs cultivés sur la fertilité des sols dans l’Ouest nigérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachirou Seyni Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Karimou Ambouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International - Gestion durable des Sols en milieux aride et semi-aride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres meulières utilisées en Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Société d’Etudes des Sciences naturelles de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture campaniforme en plaine du Briennois (Blignicourt, Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNÉO 12 - 2018, Journée d’information du 6 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions de vaisselle en terre cuite en Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Reims, France. pp.51-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des variations micro-environnementales sur les matériaux de la Basilique Saint-Remi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée doctorale transfrontalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et mise en œuvre des ressources du sous-sol du département des Ardennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CTHS – Ressources et Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des meulières en bord de Meuse : exploitation et transport du Poudingue de Burnot autour de la conquête romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Namur, Dec 2018, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pétrographie appliquée à l’archéologie : exemples, méthodes, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres archéologiques d’Halma. Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer le patrimoine bâti. Caractérisation des pierres de taille anciennes et actuelles employées dans le département des Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Lelarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre (RST Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers antique à Bailleulmont, « Rue du Château » (Pas-de-Calais) : une production de céramiques communes grises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Afonso-Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dalmau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de Narbonne (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECAG, May 2017, Narbonne, France. pp.759-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limestones used as millstones: facies, provenances and uses of some sandy to pure limestones from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grog temper as a chronological and cultural marker for the late Ceramic age in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van den Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACA (27th Congress of the International Association for Carribbean Archaeology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Santa-Cruz, U.S. Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the important set of macrolithic tools of Dambach-la-Ville (Middle Neolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Croutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallo-Roman millstone supply of a hinterland territory limited by the North Sea and the Ardennes: the example of the Macquenoise sandstone (France-Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibrecht Reniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dreesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Groupe Meule&amp;quot;: Research, working method, results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier panorama de l’extraction meulière ancienne dans le massif des Ardennes : le Dévonien à l’honneur (Protohistoire – Antiquité, Haut-Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dreesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’actualité de la recherche archéologique en Ardenne-Eifel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Charleville-Mézières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géo-archéologiques appliquées aux terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde – séminaire TERMaghreb. Les architectures en terre du Maghreb. Approches diachroniques et spatiales. 3ème rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation technique des torchis de l'âge du Bronze de Pasly (02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatiale et fonctionnelle des sols et production du niébé dans les systèmes d'exploitations familiales au Niger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachirou Seyni Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ambouta Karimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adamou Tidjani Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs SFR Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and technical identities through Middle Neolithic paste recipes in Paris Basin (4600-3800 B.C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Annual Meeting European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marbles and ornamental stones in Reims: uses and re-uses of local, regional and extra-regional materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Lynden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Ornamental stones in north-western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tongeren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological perspectives for the study of neolithic ceramics: The Paris Bassin case in middle Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition and innovation in the study of earliest pottery.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las canteras de marés de la isla de Formentera (aleares). Primeros resultados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gonzáles-Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boffil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Carrières antiques de la péninsule ibérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and legends in the Ardenne(s) : another form of Geoheritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dreesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Colloquium Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling geoligical and geographical provenances of quern and mills during Roman times at the northern frontier of the Roman Empire (Belgium, Northern france, Southern netherlands, Western Germany): a multidisciplinary research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dreesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gluhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman ornamental stones in north-western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tongeren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Arkose of Macquenoise”: a suitable Lochkovian raw material for ancient millstones: quarries, properties, manufacture and distribution (France-Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibercht Reniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman ornamental stones in north-western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tongeren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des ressources locales et circulation des matières premières : l’exemple de Dambach-la-ville vers 4150 av J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Croutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès préhistorique de France d'Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calcaires du Bajocien dans l’architecture gothique de l’ancien diocèse de Liège (Belgique, Wallonie) : origine, diffusion et usages d’un « matériau d’importation » médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Piavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Doperé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pierre à pierre I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la carrière à la domus : exploitation et utilisation de la craie à Reims durant l’antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhet Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre à Pierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography as a tool to assess salt crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoubi Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Multidisciplinary Earth Sciences Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of NaCl crystallisation using Infrared Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoubi Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWBSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers gallo-romains de la « rue de l’Équerre » et du « Boulevard de la Paix » à Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Société française d’étude de la céramique en Gaule, Amiens, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d’étude de la céramique en Gaule, May 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux calcaires utilisés en construction en Champagne-Ardenne, caractérisation des microfaciès et analyse comparative de leur altération en œuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pierre dans la ville antique et médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Argenton-sur-Creuse, France. pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’images et étude sédimento-diagénétiques de microfacies : un véritable outil descriptif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français., Nov 1999, Nancy, France. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation sédimentologique et pétrophysique de pierres de taille calcaires, durabilité en œuvre et modes d’altérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français., Nov 1999, Nancy, France. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels géomatériaux pour la construction de la ceinture fortifiée « Séré de Rivières » de Reims ? Exemple du fort de Nogent-l’Abbesse (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from Yellow-bellied toad’s (Bombina variegata) radiotracking in forest landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maden Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Helder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Ecology &amp; Behaviour meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensons les usages du sous-sol urbain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Druhen-Charnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Savoir habiter la Terre et ses limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et diversité des faciès lutétiens de l’Aisne et de la Marne : impact sur les gisements de pierres calcaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des Sciences de la Terre, RST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.816, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of durability parameters of cultural heritage building stones using by integrated geomatic methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU - AGU Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing typical strains of a monument through aging tests to anticipate stone weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU - AGU Virtual Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the micro-climatic monitoring on the Saint-Remi Basilica (Rheims, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des hétérogénéités de surface des sols cultivés sur la nodulation et la production du niébé (Vigna unguiculata) dans l’Ouest du Niger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachirou Seyni Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.K. Ambouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée doctorale transfrontalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 2. Signalétiques et patronymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taborelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cormicy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of the weathering agents of Saint-Remi Basilica (Rheims, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2018 (JpGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taborelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 1. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taborelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cormicy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection et la diffusion des pierres au haut Moyen Âge dans la vallée mosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Finoulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MACQUENOISE SANDSTONE : A suitable Lochkovian raw material for ancient millstones : quarries, properties, manufacture and distribution (Belgium-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibrecht Reniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dreesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Geologica Belgica Congress (GB2016 Mother Earth)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Mons, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chl.a fluorescence as a tool to monitor algal development on stone during a biocide test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau-Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Multidisciplinary Earth Sciences Symposium (WMESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chimique par fluorescence X portable d’un atelier antique de production de laiton : exemple du Clos Paul (Charleville-Mézières, Ardennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e édition d'Archéométrie - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection intégrée (sédimentologie, pénétrométrie-PANDA) d'un paléochenal de l'Aisne associé à un établissement rural antique (Beaurieux, Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Lelarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e édition d'Archéométrie - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multiscalaire de céramiques laténiennes en Champagne crayeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chossenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème colloque du GMPCA, "Ressources, Sociétés, Biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de mise en forme des céramiques protohistoriques en Champagne, méthodes de détermination des procédés de montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chossenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Louise Le Ny Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème colloque du GMPCA, "Ressources, Sociétés, Biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des matériaux hétérogènes par analyse d'images, application aux mortiers et céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Louise Le Ny Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème colloque d'archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aix-en-Provence, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Justice, Le Marais de la Fontaine-du-Cœur (Île-de-France, Seine-et-Marne, Varennes-sur-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.3 vol., 2022, Documents d’archéologie préventive 30, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/re3e-v627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buchsenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.526, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aqueduc antique de Reims (Durocortorum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rabasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique champenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 103 (9), 2011, Bulletin de la Société archéologique champenoise, Archéologie urbaine à Reims, 978-2-918253-07-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses pétrographiques des pâtes des ateliers de production de céramiques médiévales d'Île-de-France (VIe-XIe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Lefevre et Caroline Claude (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique médiévale en Île-de-France du VIᵉ à la fin du XIᵉ siècle. Caractérisation, évolution et diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.249-250, 262-263, 275-276, 281-282, 297-298,, 2026, 978-2-38185-285-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géologie du Bassin parisien - Principaux gisements argileux exploités par les ateliers médiévaux d'Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Lefevre et Caroline Claude (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique médiévale en Île-de-France du VIᵉ à la fin du XIᵉ siècle. Caractérisation, évolution et diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.27-31, 2026, 978-2-38185-285-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure (Hypogée F10 et F11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farcette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Poupon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garmond N. &amp; Bouquin D. (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux hypogées dans la Marne : les monuments 10 et 11 de la nécropole de Chouilly "La Griffaine" (IVe - IIIe millénaires av. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 118 (4), Bulletin de la Société archéologique champenoise, pp.226-244, 292-299, 2025, 978-2918253-46-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outillage en pierre et l'économie de la pierre sur les sites de l'âge du Bronze et du premier âge du fer à Bezannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Etchart-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Bündgen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche "Évolution d'un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin de la Société Archéologique Champenoise (t. 118, n°2), Société Archéologique Champenoise, pp.367-389, 2025, 978-2-918253-44-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte naturel de Bezannes, cadre géomorphologique et géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Bündgen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche "Évolution d'un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin de la Société Archéologique Champenoise (t. 118, n°2), Société Archéologique Champenoise, pp.15-19, 2025, 978-2-918253-44-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20. Etude d'un mortier médiéval, PLA campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riquier Vincent; Durost Raphaël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Est, Buchères, Saint-Léger-près-Troyes. Parc Logistique de l’Aube : l’évolution d’un terroir sur six millénaires. III : campagne de fouille 2008. Rapport de fouille archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap Grand Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.580-584, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revaloriser la terre crue en Champagne-Ardenne. Une expérimentation croisée formation-recherche Comment la terre fait réseau en liant les acteurs et actrices d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Aras-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.227-242, 2024, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers antique à Thérouanne, Chaussée Brunehaut (Pas-de-Calais) : une production de céramiques communes grises et claires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Afonso-Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFECAG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès d'Angers 9 au 12 mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.525-538, 2024, 978-2-9579916-3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chauvin Elisabeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE GUIDE REIMS, Ville d’Art et d’Histoire (Architecture, Patrimoine, Paysage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition du Patrimoine, Centre des Monuments Nationaux, pp.6, 2024, 9782757709337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las canteras de marés de Formentera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi H. Fernandez Gomez; Ricardo Gonzalez Villaescusa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Can Blai. Una fortificacion tardoantigua de Ebusus (Formentera, Baleares)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monografies Del Museu Arqueologic d'Eivissa I Formentera (2), MAEF, pp.85-93, 2023, 978-84-87143-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic petrography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Troumassoid Turning Point, Archaeological Investigations on Guadeloupe, French West Indies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Ed., Taylor &amp; Francis Group, Oxon &amp; New-York (USA), pp.232-247, 2022, 978-1-032-02054-9. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003181651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Craie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Charpy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Marais de Saint-Gond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Gond Archéologie - Patrimoine, pp.33-39, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pétrographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier de potiers de la période romaine des « Quatre Bornes » aux Rues-des-Vignes (Nord), Xavier Deru (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série (31), Université de Lille, Villeneuve-d’Ascq, p. 207-211, 2022, Revue du Nord, 979-10-93095-23-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres et carrières des abords de la Meuse ardennaise et lorraine, variétés des matériaux et principaux gisements de pierres de taille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Lelarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre II. Economie de la pierre dans la vallée de la Meuse et dans les régions limitrophes (1er siècle avant J.C. – XVIIIème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, AWap, p. 47-61, 2022, Etudes et Documents, Archéologie, 978-2-39038-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de la pierre meulière sur la Meuse moyenne au tournant de notre ère (La Tène finale – Haut-Empire romain) : les meules en Poudingue de Burnot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibrecht Reniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre II. Economie de la pierre dans la vallée de la Meuse et dans les régions limitrophes (1er siècle avant J.C. – XVIIIème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, AWaP, p. 93-105, 2022, Etudes et Documents, Archéologie, 978-2-39038-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection et la diffusion des pierres au Haut Moyen Âge dans les vallées mosane et mosellane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Finoulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre II. Economie de la pierre dans la vallée de la Meuse et dans les régions limitrophes (1er siècle avant J.C. – XVIIIème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, AWaP, p. 107-111, 2022, Etudes et Documents, Archéologie, 978-2-39038-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de sols construits à Reims dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Balmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sindonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Krougly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magdalena Monraval-Sapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhet Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Blanc-Bijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavements et sols en béton et en mortier: vocabulaire, techniques, diffusion. Actes du Colloque international Aix-en-Provence, MMSH (26 - 27 avril 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires 59, Ausonius éditions, pp.159-175, 2021, 9782356133670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier panorama de l’extraction meulière ancienne dans le massif des Ardennes du Néolithique à l'époque moderne : le Dévonien à l’honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dreesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxence Pieters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des premières Journées d'actualité de la recherche archéologique en Ardenne-Eifel (Charleville-Mézières, oct. 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cedarc, pp.15-29, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des déchets sur les sites hallstattiens dépourvus de structures-dépotoirs. Quelques pistes de réflexion fournies par le site de Bezannes « La Bergerie » (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bündgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Etchart-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leroy-Langelin E. et Lorin Y. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et interprétation des habitats, Actes du colloque HABATA2 (Lille, Octobre 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue du Nord. Collection Art et Archéologie, Hors Série n°29, Université de Lille, pp.171-184, 2021, 979-10-93095-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contenu et de l’apparence : l’analyse des céramiques de la tombe à char de Warcq « La Sauce » dans les Ardennes (IIe siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Roseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-432, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.8397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en question(s) : Gouvernance, environnement, langues, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt exploitation techniques during the Early Bronze Age in the Caucasus. Technology and use-wear of the macro-lithic tools from Duzdağı and Kültepe I (Nakhchivan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Marro et Thomas Stöllner (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On salt, copper and gold. The origins of early mining and metallurgy in the Caucasus. Archéologie(s) 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOM Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-78, 2021, 9782356681683. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.12457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands contenants céramiques de la protohistoire en Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de recherches : Actes du colloque international anniversaire de l'APRAB (Bayeux, 19-22 juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orep Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-256, 2021, Supplément n°7 au Bulletin de l'APRAB, 978-2-8151-0613-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Sensitivity of the stones of the Porte de Mars of Rheims caused by the impact of an acid atmosphere exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siegesmund, S. &amp; Middendorf B. (eds): Monument future : decay and conservation of stone - Proceedings of the 14th international congress on the deterioration and conservation of stone - Volume I and Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.741-746, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quern and millstone quarries of Bibracte and Autun: The case of Saint-Andeux (Côte-d’Or, Burgondy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Beuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy J. Anderson; Natàlia Alonso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tilting at Mills the archaeology and geology of mills and milling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat de Llieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-100, 2019, Revista d'Arqueologia de Ponen Extra, 978-84-9144-029-1. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21001/rap.2019.extra-4.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pierre à bâtir dans les premières abbayes cisterciennes de la filiation de Clairvaux au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrie cistercienne (XIIe-XXIe siècle). Actes du colloque international, Troyes – Abbaye de Clairvaux, Abbaye de Fontenay, 1er-5 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy Editions d’art, pp.179-191, 2019, 2-7572-1135-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De grès et de chêne : l'enceinte néolithique de La Villeneuve-au-Châtelot (Aube), « Les Communes - La Pièce des Quarante ». Exploitation et mise en oeuvre des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Muigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ravry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montoya C., Fagnart J.-P., Locht J.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest. Mobilités, climats et identités culturelles. XXVIIIème Congrès préhistorique de France, Amiens 30 mai – 4 juin 2016. Vol. 3 – Néolithique - Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-184, 2019, 978-2-913745-80-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des matériaux du bâti à Reims (Marne) : méthodologie d’étude des pierres et des sites carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Decrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulanger Karine; Moulis Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l’Antiquité à l’époque moderne en Lorraine et régions limitrophes. Actes du colloque de Nancy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN – Editions Universitaires de Lorraine, pp.25-33, 2019, 978-2-8143-0556-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calcaires du Bajocien dans l’architecture gothique de l’ancien diocèse de Liège (Belgique, Wallonie) : origines, diffusion et usages d’un « matériau d’importation » médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Piavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Doperé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulanger Karine; Moulis Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l’Antiquité à l’époque moderne en Lorraine et régions limitrophes. Actes du colloque de Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN – Editions Universitaires de Lorraine, pp.115-127, 2019, 978-2-8143-0556-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel de mouture des sites ruraux laténiens du Bassin du Crould (Val d'Oise-Seine-Saint-Denis) : caractéristiques morphologiques et matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second Âge du fer dans le bassin versant du Crould en Val d'Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2018, suppl. RAIF, 978-2-9552594-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat de la céramique en Champagne : du cadre géographique et géologique à l’implantation des zones de productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la SFECAG, Reims, du 10-13 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECAG, pp.19-29, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02139160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le castellum de Can Blai (Formentera, Îles Baléares)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gonzalez Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi H. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno; Pierre Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lapidum natura restat : canteras antiguas de la península ibérica en su contexto (cronología, técnicas y organización de la explotación) = carrières antiques de la péninsule Ibérique dans leur contexte (chronologie, techniques et organisation de l’exploitation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez; Institut Català d'Arqueologia Clàssica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-184, 2018, 78-84-9096-170-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de Juvigny « Le Chemin de Mont », Livry-Louvercy « La Voyette Saint-Paul » et Mourmelon le Petit « La fosse Morlet » (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chossenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chossenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la SFECAG, Reims, du 10-13 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECAG, pp.97-106, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meules antiques de Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-95, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Milleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-300, 2017, Revue archéologique de l'Est, supplément, 978-2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des meules rotatives de l'âge du Fer au Moyen Âge en France : exploitation de la base de données du PCR Meule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buchsenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions de meules en grès dévonien dit “arkoseˮ d’Haybes/Macquenoise de la fin de l’Âge du Fer à l’Antiquité tardive dans le nord de la Gaule. Caractérisation typologique, chronologie et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-281, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des matériaux meuliers sur un transect Nord-Sud à travers la France septentrionale : les meules rotatives gauloises, gallo-romaines et alto-médiévales du tracé du Canal Seine – Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-400, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pierres de la cathédrale de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Turmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demouy, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cathédrale de Reims (Actes du colloque international du Huitième centenaire de la cathédrale de Reims, 1211-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-143, 2017, 979-10-231-0514-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires sculptés de la rue de Belin à Reims (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Emannuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nicq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue du Nord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Picardie et du Nord de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (423), pp.39-75, 2017, Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04403414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43ème supplément à la Revue Archéologique de l’Est, 978-2-915544-37-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meules d’Acy-Romance (Ardennes), La Warde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buchsenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Saurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meules antiques de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions de meules en grès de Fosses-Belleu dans le Bassin Parisien : typologie, chronologie, diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations et indexations des variétés des pierres meulières : de l’étude pétrographique à la définition des types simplifiés au sein d’une base de données géoréférencées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buchsenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-173, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meules de l’âge du Fer en Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buchsenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales pierres meulières utilisées en Champagne-Ardenne : gisements, matériaux, utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-51, 2017, Revue Archéologique de l’Est, Supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions de meules en meulière dans le Bassin Parisien : typologie, chronologie, diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-254, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.3499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoheritage in Ardennes (France and Belgium): geology, cultural heritage and landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Yans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Géologique de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès international Les inventaires du Géopatrimoine, enjeux, bilans et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire hors-série - Société géologique de France (16), pp.133-139, 2016, 978-2-85363-102-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buchsenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lotte Selsing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seen through a millstone, AmS-Skrifter 24, Museum of Archaeology, Stavanger University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le milieu physique du département des Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duménil Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Kraus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Archéologique de la Gaule : Les Ardennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.48-54, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géomatériaux meuliers : de l’identification des sources géologiques à la définition de catégories de gisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchsenschutz O., Jaccottey L., Jodry F. &amp; Blanchard J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution typologique et technique des meules du Néolithique à l’an mille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 23, Editions de la Fédération Aquitania, pp.121-135, 2011, 978-2910763237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’époque médiévale [Notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/45592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique au Moyen Âge [Notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/47231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernolsheim-lès-Saverne – Stampfloecher, Rosskopf, Polenberg [Notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/67219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commune de Samoussy (02) : Étude géomorphologique du remplissage sédimentaire du bassin du palais carolingien rue de l’église.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Desseine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Krauffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil général de l'Aisne; UR 3795 GEGENA. 2026, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations géologiques et taphonomiques des matériaux lithiques, in Anne-Lise Sadou (dir.), Hauts-de-France, Oise (60), CSNE S1-TO5-D11, Thourotte, rue du Général Mangin, Reconnaissance de variations anciennes du cours de l’Oise : nouveaux indices de fréquentation de la vallée au cours du Mésolithique et durant l’Holocène. Rapport final de fouille. Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farcette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Hauts-de-France. 2025, pp.386-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des géomatériaux, in EDME Anne-Laure, &amp;quot;Un édifice de spectacle romain en territoire rème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de Fouille Archéologique, Volume 1 Texte" - Grand Est, Marne, Boult-sur-Suippe, Ferrières, 23 rue de Bazancourt, INRAP Grand Est. 2025, pp.450-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jâlons (51), L'Ajau, Phase 1. des occupations allant du Néolithique à l'Époque moderne en vallée de la Marne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Demarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Grand Est. 2025, pp.VOLUME 1 (600) ; VOLUME 2 (631)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les vieilles forêts (ou forêts subnaturelles) de la Montagne de Reims : caractérisation de l’ancienneté de l’état boisé et de la maturité des peuplements forestiers par croisement de données LiDAR et documentaires (SIG, R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Krauffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEGENA; URCA - Université de Reims Champagne-Ardenne; PNR MR - Parc naturel régional de la Montagne de Reims. 2025, pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de sédiments et étude pétrographique de céramiques, in Marie-Caroline Charbonnier, &amp;quot;En bordure d’un carrefour de rues : organisation et évolution urbaine d’un îlot à Durocortorum (I er -IV e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de Fouille Archéologique, Volume 1 Résultats" - Grand Est, Marne, Reims, 36 boulevard Carteret / rue du Bastion, INRAP Grand Est. 2025, pp.534-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport de synthèse 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2024, 369 p. (vol. 1) et 340 p. (vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05051257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation des prélèvements de géomatériaux, in Truc M.-C. (dir.) Grand-est, Marne, Reims, 22 rue d'Oseille, 142 rue du Barbâtre, 3 rue d'Armonville. &amp;quot;Nécropole antique et habitat médiéval à moderne&amp;quot;. Rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Grand Est. 2024, pp.445-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géomorphologique et géologique sur le site de l'extension de la station d'épuration de Sissonne (Aisne - 02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Krauffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil général de l'Aisne. 2023, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2023, 333 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse minéralogique des sédiments issus de la cave UA15, In: Cartron G., Reims (51), 25 rue de Élus. Rapport de fouille archéologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Evéha. 2022, p. 153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pétrographique des pierres à bâtir, In: Cartron G., Reims (51), 25 rue de Élus. Rapport de fouille archéologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Evéha. 2022, p. 284-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2022, 344 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude géomorphologique &amp;quot;les Grèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Desseine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GEGENAA; Conseil départemental de l'Aisne - Direction de la Culture - Service archéologique. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reims (51), 25 rue des Élus. Évolution d'un terrain proche du forum antique de la Protohistoire à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Demarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Grand Est. 2022, pp.1510, Vol1 : 356p. ; Vol2 : 380 p. ; Vol3 : 774 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2021, 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isles-sur-Suippe, Marne - Caractérisation lithologique de géomatériaux, analyses géochimiques et géotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Baudry A.-C (dir.) Isles-sur-Suippe, Marne, «Les Sohettes» «Val des Bois», Occupation diachronique dans la vallée de la Suippe : de la fin de l’âge du Fer aux soldats de la Grande Guerre, Rapport de fouille archéologique, Vol 2 : Emergence et déclin d’un établissement rural fossoyé du second âge du Fer à l’aube de l’Antiquité, INRAP. 2021, pp.477-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la pierre calcaire des ébauches de meules de Chamant (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CHAMANT - Oise (60) Hauts-de-France Rue Eugène Odent et rue des Otages. Dir. Sarrazin S., Rapport de Diagnostic Archéologique, INRAP. 2021, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outillage en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Etchart-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Garmond N. et Binder S., Champigny, « au-dessus des Caves », « le Mont Saint-Pierre » et « le Pré de l’Isle », Marne, Grand Est, Rapport final d’opération. Volume 3 : Annexes et inventaires., Service archéologie de Grand Reims. 2020, pp.613-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arc monumental dit &amp;quot;la Porte de Mars&amp;quot; (Reims)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Archéologique du Grand Reims. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique de céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Garmond N. et Binder S., Champigny, « au-dessus des Caves », « le Mont Saint-Pierre » et « le Pré de l’Isle », Marne, Grand Est, Rapport final d’opération. Volume 3 : Annexes et inventaires., URCA; Service archéologie de Grand Reims. 2020, pp.643-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude géomorphologique et géologique sur le site &amp;quot;Renault-Pont de Vesle&amp;quot; (Reims, Marne, 51)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Grand Reims/GEGENAA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche - « Évolution d’un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bündgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PCR Bezannes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pierres de construction (Reims, 51), Porte de Mars – Couronnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bontrond R. Dir. Reims, Boulevard Désaubeau, Marne, Grand-Est, Phase 2 : couverture. Rapport de fouille. Service archéologique du Grand Reims, URCA; Service archéologie de Grand Reims. 2019, pp.67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille, Reims, Boulevard Désaubeau, Phase 2 : couverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troublard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Archéologique du Grand Reims. 2019, 109p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pétrographique des mortiers (Reims, 51), Porte de Mars – Couronnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bontrond R. Dir. Reims, Boulevard Désaubeau, Marne, Grand-Est, Phase 2 : couverture. Rapport de fouille. Service archéologique du Grand Reims, URCA; Service archéologique de Grand Reims. 2019, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte du troisième habitat ouvert Michelsberg sur la frange septentrionale du plateau de Brie, du Néolithique au second âge du Fer, vol. 1 in Montévrain (Seine-et-Marne), ZAC du Clos Rose : les occupations néolithique, protohistorique et antique de la ZAC du Clos Rose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2019, 1 vol. (417 p.) : 269 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaurieux (Aisne) &amp;quot;Les Grèves&amp;quot; tranches 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequellec Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Corsiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle archéologique, Conservation desMusées et de l'Archéologie du département de l'Aisne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In Le Quellec V. (Dir.), Beaurieux (Aisne), Les Grèves, tranches 1 et 2. Rapport de fouille. Volume 3, URCA; Pôle archéologique de l'Aisne. 2019, pp.1-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activités 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Meurisse-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delannoy M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil départemental du Pas-de-Calais; UMR 8164 – Halma. 2019, 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts-de-France, Saint-Omer, rue du Saint-Sépulcre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Nedeljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Barme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont-sur-Seine (10), Le Gué Dehan, Zone 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie du Grand-Est. 2018, pp.Volume 1 (524), Volume 2 (471), Volume 3 (</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des matériaux et études des concrétions de l'aqueduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Godard Céline (Dir.), Regards sur l’aqueduc antique et nécropole alto-médiévale à Rosières-près-Troyes (Aube), Rapport de fouille archéologique, INRAP. 2018, pp.219-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pétrographique des lames-minces de céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] van den Bel Martijn (Dir), Guadeloupe, Capesterre-Belle-Eau, Parking de Roseau. Sainte-Marie avant l’arrivée de Christophe Colomb. Rapport final d’opération archéologique (fouille préventive). INRAP. 2018, pp.126-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert6toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Artehis, GEGENAA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : prospections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] artehis. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des grès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Remi Colas (Dir), Pont-sur-Seine (10), le Gué Dehan, Zone 2. Rapport final d’opération archéologique (fouille préventive). Eveha – Etudes et valorisations archéologiques (Limoges), 3 volumes, SRA Grand Est, vol. 2. 2018, pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Meurisse-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvaut-Robine A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil départemental du Pas-de-Calais; UMR 8164 – Halma. 2018, 224 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sédimentologique des sondages profonds 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Imbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Martineau (dir.) Les occupations néolithiques des marais de Saint-Gond, Vert-la-gravelle (Vert-Toulon, Marne) La crayère. Minière de silex et nécropole d’hypogées &amp; Villevenard (Marne) Les Hauts de Congy. Occupations du Paléolithique, du Néolithique, de l’Âge du Bronze et du Haut Moyen Âge, Artehis, GEGENAA. 2017, pp.64-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses sédimentologiques Diagnostic archéologique - Soupir (02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); GEGENAA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection pédestre des meulières dites de « Macquenoise » entre Hirson et Saint-Michel-en-Thiérache (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibrecht Reniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport de Prospection archéologique thématique, Groupe Meule, SRA Hauts de France. 2017, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier lithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sidou A.-L. (dir.), « Un établissement rural à vocation agro-pastorale de la transition âge du Bronze / âge du fer, Val-des-Marais, Le Bas de la Chapelle, Grand Est (Marne)., Rapport de fouille archéologique, INRAP. 2017, pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Van den Bel (dir.). Goyave, STEP de Sainte-Claire. Un morne rouge à double occupation à la capesterre de Basse-Terre (Guadeloupe). Rapport d’opération, Fouille Archéologique, INRAP Grand-sud-Ouest-Antilles. 2017, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Villeneuve-au-Châtelot (10), &amp;quot;Les communes - la pièce des Quarante&amp;quot;, phase 1. Des segments d'une enceinte palissadée du néolithique récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ravry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bapst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie du Grand Est. 2017, pp.Volume 1 (808), volume 2 (608)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de prélèvements de pierres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Gillet E. (dir.), « Zac Les Prouettes ». Une carrière antique à Douchy-les-Mines, Hauts de France, Rapport de diagnostic archéologique, INRAP. 2017, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mortiers de maçonnerie. Manoir de l’Estracelles (Beuvry, 62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GF-2017-11, GEGENAA, Service archéologique de la communauté d’agglomération de Béthune-Bruay. 2017, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pétrographique de la céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Martijn van den Bel. (Dir.), Guadeloupe, Les Abymes, CHU Belle-Plaine. Un site précolombien à l’intérieur des terres. Rapport d’opération archéologique, INRAP. 2016, pp.103-113; 193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la géométrie et du comblement du fossé antique d’Argentomagus par méthode intégrée multi-sources, « ARGENTOMAGUS», SAINT-MARCEL (36)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] URCA - GEGENAA; ASSAM; INRAP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Géomatériaux (pierres, mortiers, argiles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Rollet P. (Dir.), Reims - Marne, Zac du Vieux Port, bd. Henrot. Aménagements antiques et médiévaux en bord de Vesle (Ie-Ve s. et XIVe-XVe s.). Rapport de fouille., INRAP. 2016, pp.1121-1153, volume 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatériaux : les meules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Cartron G. (dir.). Warcq « RD16 », Ardennes, Rapport final d’opération, Cellule archéologique du Conseil départemental des Ardennes. 2016, pp.442-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsace-Champagne-Ardenne-Lorraine, Marne, Warmeriville, La Bassière. Des exploitations agricoles depuis l’Antiquité jusqu’à la fin du haut Moyen Âge sur la rive gauche de la Suippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marchaisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est Nord. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2016, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise des ébauches et ratés de taille de meules rotatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buchsenschutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes géographique et géologique de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Rollet P. (Dir.), Reims - Marne, Zac du Vieux Port, bd. Henrot. Aménagements antiques et médiévaux en bord de Vesle (Ie-Ve s. et XIVe-XVe s.). Rapport de fouille., INRAP. 2016, pp.51-54, volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des éléments lapidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Bontrond R. et Troublard A. (dir) Saint Léonard (51) La croix Chaudon, zone 4 nord. Rapport final de fouille préventive, Service archéologique de Reims métropole. 2016, pp.185-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles : Meaux 1 rue Camille Guérin – 93 au 97 rue Saint-Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP CIF. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique des pierres du macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In Croutch C. (dir.) Un habitat néolithique de la deuxième moitié du Ve millénaire av. J.-C. et indices d’une occupation de l’âge du Bronze ancien. Rapport de fouille préventive., Pôle d’Archéologie Interdépartemental Rhénan. 2016, pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géomatériaux de construction (pierres calcaires, schistes ardoisiers) et les matières colorantes (« bleu égyptien »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Cartron G. (dir.). Warcq « RD16 », Ardennes, Rapport final d’opération, Cellule archéologique du Conseil départemental des Ardennes. 2016, pp.389-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2015, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 138 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montévrain (Seine-et-Marne), « Le Clos Rose » - ZAC Université : un habitat ouvert du Michelsberg en rebord de plateau : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 2 vol. (204, 539 p.) : 113 fig., ill. en noir et en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasly, Derrière Longpont (Aisne) : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normant Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichet Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle archéologique du Conseil général de l'Aisne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jossigny (Seine-et-Marne), « Le Pré du But », « Le Pré au Chêne » : Marne-la-Vallée, secteur 3 : un habitat Michelsberg en rebord de plateau à Jossigny : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asselin G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balhawan Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cellule archéologique du Conseil Général des Ardennes. 2014, 403p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witry-les-Reims - Site &amp;quot;le haut chemin&amp;quot; : Etude sur site et en laboratoire des formations superficielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archéosphère. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId796"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -33732,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFC6A2CA"/>
+    <w:nsid w:val="7BD1C34F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33963,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-fronteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5817-4570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070695938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9572-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier&#8208;chuine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant&#8208;gaveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mezza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dakhlaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M&#8217;barek Jemai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04740-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bogard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04857309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04726677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigari Malam Assane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siradji Magagi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Seyni Bodo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v18i3.11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04208799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.08.310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04032635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0945" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03658245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben M'Barek Jemai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127470" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6613" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03788889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Bel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Millier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Declercq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00549-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Cassar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107614" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coen-Aubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3084" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3090" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03116633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08753-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand-Est Crpg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tidjani Adamou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ambouta Karimou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197758v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seyni Bodo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.K. Ambouta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tidjani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.049" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967724v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409959v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibrecht Reniere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavier Lecuit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulvain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7554-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim de Kock" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.11.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Osawa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Oguchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.126.439" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689068v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Stappen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Boone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley de Boever" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turmel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deroin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP416.16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pleck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210289201607020055" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i3.1640" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Linoir" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.11.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03304048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.03.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.02.021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S95D9WG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689083v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP391.7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewanckele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vontobel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2013.12.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945611v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2013-026" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689087v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. A Boone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Boever" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brabant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.12.094" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Boone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cnudde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.11.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126552v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.398.0159" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078213v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sosson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2702" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Oguchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03303116v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0743-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69685E213B6A5D17922C8ACE88A4272A09C48E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689091v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.08.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03303246v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider-Thomachot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chopin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP333.3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689090v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2658" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689092v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Orial" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2008.02.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03304291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-008-1443-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2540153FB07B9DACC3EBEA7282641CEE443EA07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2606" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126555v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.373.0101" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126561v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzann Biegert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paicheler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.358.0135" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louvion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0181" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126563v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louvion" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bayard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882797v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pascal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80176-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ACB0ECD64F6BA76B2D62DFE75A07B1EE4A73B75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05555626v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549258v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05390565v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04840035v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886513v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didier Tidjani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04738198v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maden Le Barh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salvo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573916v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boutteau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290944v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04032455v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347091v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347103v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805219v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M'Barek-Jema&#239;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890788v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681089v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824634v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890781v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03691330v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broccolato" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510750v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589144v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425729v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272421v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266858v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448225v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479952v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piavaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005559v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272424v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Menningen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517289v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouhet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944590v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957057v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817832v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957058v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973910v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317247v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957108v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Karimou Ambouta" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959705v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957063v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daoust" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963312v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958492v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957127v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963318v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalmau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967426v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967436v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Declercq" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967428v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981471v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967423v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963331v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974970v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normant" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982833v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamou Tidjani Alou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977259v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977261v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976346v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Lynden" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986598v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barray" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975074v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;les-Villaescusa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boffil" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976280v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goemaere" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dreesen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peroz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dath" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reniere" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gluhak" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977271v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibercht Reniere" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950028v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990241v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillieul" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvain" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561113v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561138v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134582v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882776v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265939v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265937v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04738172v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04771816v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Druhen-Charnaux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961594v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272428v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978496v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945559v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957064v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01362125v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990527v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773994v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946111v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773359v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morigoni" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chossenot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773374v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773387v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saunier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957056v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/2965" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604629v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604602v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05607607v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farcette" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05058348v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Etchart-Salas" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05058337v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881739v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8900" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04699743v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dolia.inrap.fr/flora/ark:/64298/0178020/doc/56537." TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572935v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04573475v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04440936v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681085v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03920926v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03476892v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003181651" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937547v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03920987v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daoust" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921002v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343502v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roseau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/8397" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8397" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204189v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Krougly" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalena Monraval-Sapina" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966529v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209888v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Richez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461878v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gailhard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marro, C., St&#246;llner, T. (eds.)," TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12457" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272444v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnier Alexandre" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860687v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravry" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-5204-800/cpf28-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957060v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817285v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beuchot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/export/sites/Arqueologia/ca/.galleries/Documents/4.5-Jaccotey-et-al.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/rap.2019.extra-4.5" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517332v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139160v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02818227v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raif.fr/fr/5-2018-fr" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297857v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi H. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lapidum-natura-restat/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958489v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chossenot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963316v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/arthist/la-cathedrale-de-reims" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427857v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3781" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3781" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427810v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3517" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3517" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864957v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3598" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3598" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403414v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Emannuelle" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957053v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3286" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3286" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864743v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3490" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3490" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825504v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/3070" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3070" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864933v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3499" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3499" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977218v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275125v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil Claude" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kraus" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768296v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481349v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481329v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481106v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606197v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desseine" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397389v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05169964v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218332v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wittmann" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05176626v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04757649v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051257v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504006v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404736v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975894v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03691324v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969447v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691721v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521444v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702044v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382310v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943636v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986989v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943632v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896771v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958126v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943431v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943434v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017846v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panouillot" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440044v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy M" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943430v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446980v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nedeljkovic" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957125v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958471v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529690v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collas" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958473v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437722v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvaut-Robine A" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957967v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967445v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967438v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971936v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963322v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538666v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967440v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963325v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436219v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975013v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchaisseau" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pertuisot" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977232v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977264v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977265v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950026v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975066v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiry" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976577v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977204v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949703v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976413v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977263v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436215v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949727v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normant St&#233;phanie" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichet Elise" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955204v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-fronteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5817-4570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070695938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=WLi7XVwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9572-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mezza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dakhlaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M&#8217;barek Jemai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04740-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier&#8208;chuine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant&#8208;gaveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bogard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140582" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04857309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04726677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigari Malam Assane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siradji Magagi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Seyni Bodo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v18i3.11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04032635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04208799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.08.310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6613" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03658245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben M'Barek Jemai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03788889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Bel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Millier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Declercq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00549-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Cassar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107614" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coen-Aubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03116633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08753-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand-Est Crpg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197758v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seyni Bodo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.K. Ambouta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tidjani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tidjani Adamou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ambouta Karimou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.049" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409959v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibrecht Reniere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409990v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavier Lecuit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulvain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechamps" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7554-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689072v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim de Kock" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.11.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963315v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0039" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753434v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Osawa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Oguchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.126.439" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Stappen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Boone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley de Boever" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turmel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deroin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP416.16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pleck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210289201607020055" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i3.1640" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Linoir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.11.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03304048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.03.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.02.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S95D9WG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewanckele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vontobel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2013.12.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945611v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2013-026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP391.7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689180v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. A Boone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Boever" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brabant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.12.094" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689088v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Boone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cnudde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.11.018" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.398.0159" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078213v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sosson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2702" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990120v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Oguchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03303116v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0743-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69685E213B6A5D17922C8ACE88A4272A09C48E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03303246v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider-Thomachot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chopin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouze" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP333.3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.08.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078226v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2658" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689092v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Orial" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2008.02.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03304291v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-008-1443-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2540153FB07B9DACC3EBEA7282641CEE443EA07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078315v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2606" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126555v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.373.0101" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126561v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzann Biegert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paicheler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.358.0135" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168594v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louvion" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0181" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louvion" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bayard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882797v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pascal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80176-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ACB0ECD64F6BA76B2D62DFE75A07B1EE4A73B75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05555626v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05390565v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04840035v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886513v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didier Tidjani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04738198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maden Le Barh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salvo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573916v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boutteau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347091v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04032455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290944v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347103v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890788v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681089v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805219v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M'Barek-Jema&#239;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824634v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890781v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03691330v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805268v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broccolato" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425729v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510750v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589144v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272421v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448225v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479952v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piavaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005559v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272424v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Menningen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517289v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouhet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957057v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817832v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944590v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957058v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957108v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Karimou Ambouta" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959705v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957118v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317247v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973910v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958492v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957063v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daoust" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963312v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957127v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963318v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalmau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967426v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981471v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967428v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967436v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Declercq" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967423v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963331v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977259v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974970v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normant" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982833v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamou Tidjani Alou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977261v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976346v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Lynden" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986598v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barray" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975074v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;les-Villaescusa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boffil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976280v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goemaere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dreesen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peroz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dath" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974954v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reniere" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gluhak" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977271v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibercht Reniere" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990241v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillieul" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvain" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950028v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561113v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561138v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134582v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882776v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265939v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265937v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04738172v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04771816v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Druhen-Charnaux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961594v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272428v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978496v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945559v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957064v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01362125v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990527v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773994v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946111v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773359v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morigoni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chossenot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773374v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773387v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saunier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957056v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/2965" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604629v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604602v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05607607v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farcette" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05058348v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Etchart-Salas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05058337v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04699743v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dolia.inrap.fr/flora/ark:/64298/0178020/doc/56537." TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881739v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8900" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572935v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04573475v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04440936v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03476892v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003181651" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937547v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681085v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03920926v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03920987v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daoust" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921002v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204189v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Krougly" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalena Monraval-Sapina" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966529v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209888v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Richez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343502v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roseau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/8397" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8397" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461878v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gailhard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marro, C., St&#246;llner, T. (eds.)," TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12457" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272444v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnier Alexandre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817285v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beuchot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/export/sites/Arqueologia/ca/.galleries/Documents/4.5-Jaccotey-et-al.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/rap.2019.extra-4.5" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957060v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860687v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravry" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-5204-800/cpf28-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517332v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02818227v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raif.fr/fr/5-2018-fr" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139160v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297857v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi H. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lapidum-natura-restat/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958489v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chossenot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864957v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3598" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3598" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427810v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3517" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3517" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427857v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3781" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3781" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963316v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/arthist/la-cathedrale-de-reims" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403414v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Emannuelle" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957053v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3286" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3286" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864743v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3490" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3490" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825504v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/3070" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3070" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864933v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3499" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3499" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977218v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275125v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil Claude" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kraus" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768296v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481329v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481349v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481106v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606197v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desseine" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397389v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05169964v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218332v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wittmann" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05176626v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051257v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04757649v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504006v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404736v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03691324v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975894v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969447v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691721v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521444v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702044v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382310v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943636v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943632v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986989v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943431v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017846v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panouillot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943434v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896771v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958126v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943430v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440044v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy M" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446980v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nedeljkovic" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529690v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collas" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957125v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958471v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958473v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437722v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvaut-Robine A" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971936v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957967v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967445v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967438v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963322v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538666v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967440v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963325v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977232v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950026v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977265v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977264v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975013v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchaisseau" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pertuisot" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436219v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975066v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiry" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976577v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977204v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949703v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976413v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977263v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436215v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949727v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normant St&#233;phanie" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichet Elise" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955204v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>