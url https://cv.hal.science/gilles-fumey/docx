--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles FUMEY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057445230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (482)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique, une odeur de fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides interdits ici, exportés là-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodynamie : terminées, les controverses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la planète est sur les mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeûner, pour une nouvelle relation au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fleurs qui tuent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie : une géographie par le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon underground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les basses oeuvres de la France au Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, l'obésité n'est pas une maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde devenu illisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macron rate son couronnement à Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JO de Paris : salauds de pauvres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colons européens, ces assassins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabuleuse (ou désastreuse) épopée scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on saccage les paysages. Le cas de la lavande en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de la violence : les États-Unis en pole position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de la Terre 2024. Plus propre la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre se consume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France mise en coupe réglée pour le GPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je hais les voyages...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amour, invariant universel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite géographie décomplexée du fast food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 5 (1), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/heri.005.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main basse sur les toponymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite géographie décomplexée du Fast-Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 5 (1), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/heri.005.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa, la déesse de l'écologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infects, les insectes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète sauvée par les lombrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèce et Rome, notre héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige d'une géographie du ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanglots longs des arbres...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bengladesh : dix après, les ravages de la mondialisation textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du secret au grand jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exception culturelle à l'exception agricole et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardella géographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la haine des migrants et des immigrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'écologie se pense au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l'effondrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les araignées bataillent avec le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 pas. Quel bénéfice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chocolat, une passion coupable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry January : une solution contre l'alcoolisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer, la perte de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sauce soja, championne du goût planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles. Cultures et patrimoines gourmands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terra Madre à Turin 2024 (1): pour une alimentation bonne, propre et juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le café, un délice et un poison géopolitique et social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du capitalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de la violence : les Etats-Unis en pole position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pognon de dingue du système productiviste : 48,3 milliards par an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les couloirs de la mort animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser les oeuvres d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terra Madre 2024 (2) : Slow Food se met en colère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terra Madre 2024 (3) : la France marie ses pains, ses vins et ses fromages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans qui défilent : des hommes-machines déboussolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 pas, quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibalisme : les spectres du radeau de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique : pour les riches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut encore des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre terre et ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût amer du chocolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la jungle colombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oisiveté des riches en croisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermeer, la passion des cartes de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système agroalimentaire à la dérive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nourritures de Gustave Courbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles. Cultures et patrimoines gourmands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, p. 82-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiseaux menacés, chats menaçants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où la Russie va-t-elle nous mener ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les animaux transhument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très chers fast foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faim dans le monde, une malédiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Letícia Espolador Leitão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bengladesh dix ans après : les ravages de la mondialisation textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les humains veulent connaître le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Benoit XVI enterre une certaine idée de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La beauté du monde dans le sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaud et froid sur la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivre sur un radiateur quand le climat s'emballe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences contre la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des églises vides à remplir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence : les géographes sur le fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts nous parlent depuis l'Au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’humanité sait, depuis dix ans, fabriquer des nourritures sans agriculture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les humains veulent changer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption internationale des enfants : une géographie criminelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommes-nous seuls dans l'Univers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait maison. Quand Olivia G. joue à la dînette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit du monde dans la passion de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vrai coût des vieilles bagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au secours, Gustave Courbet ! La Loue se meurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Niño, clim’ planétaire devenue bombe à retardement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypnose dans le ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Valentin, l'amour, la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoutons les oiseaux : &amp;quot;au secours, nous sommes en train de disparaître !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diabète menace un être humain sur cinq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait maison : quand Olivia G. joue à la dînette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris-20e, Hidalgo tarit une source précieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoutons les oiseaux : &amp;quot;Au secours ! Nous sommes en train de disparaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète alimentaire : la preuve par quatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde miné par les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Cheese : l'événement pour sauver la planète fromagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très chers fast-foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vrai coût des bagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète alimentaire : la preuve par quatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre terre et ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Africains aux Français : du balai !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la jungle colombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TotalEnergies s'attaque aux paysages en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts menacées par la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous voulez sauver la planète ? Faites des gosses !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre est-elle habitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous voulez sauver la planète ? Faites des gosses !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire du vélo, c’est prendre la géographie à bras-le-corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la moutarde nous monte au nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ivresse spatiale de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence, parce que c'est marrant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous traitons les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boxe pour apprivoiser le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Napa Valley, une biorégion viticole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pilules ne sont pas amères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêves de maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les baristas changent le café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Café, cafés !, 58, pp. 97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans une France bientôt subaride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts précèdent les peuples, les déserts les suivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimper et courir sur les sommets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre relation perverse aux espèces vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non pas &amp;quot;universel&amp;quot; mais pluriversel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnez-nous notre pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le goût du pain, 99, pp. 16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le café met l’Europe sens dessus-dessous. A propos de la Cantate du café de Jean-Sébastien Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Café, cafés !, 58, pp. 6-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">238 millions de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec l'alcool, un monde qui cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vitalina Varela », les ténèbres du Portugal sur le Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le monde d'après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français aiment la météo&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux armes, citoyens taïwanais !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort à Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et pan ! sur la baguette française qui entre à l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde qui rétrécit&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur des mondes enchantés de la grande distribution&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macron ou la trahison des Amish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'amour du ciel (de la Grande Guerre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mers, abymes : des mondes en conquête permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandes manoeuvres dans l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragiles métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop aux dégâts environnementaux du tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France prise aux feux&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Etats-Unis, pays riche qui sème la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire sans débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 000 espèces d'algues pour sauver l'humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les feux géographiques du plaisir sexuel féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde dans la nasse d'une colère généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger le ballon de Mbappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sale Tour de France&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chênes (français) pour la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mis Molière dans un atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Méditerranée, les migrants assignés à résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages morts, villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le snacking dans le chaudron politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans une France bientôt subaride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sale Tour de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavernes, grottes, tunnels : les mondes souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agriculteurs, victimes des plaintes et complaintes météo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature est un grand Tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtiment, secteur planqué du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuples souriants, peuples grognons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre un terme à la dette écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : des chercheurs qui ont peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'été, des glaciers fondent, les militants se recueillent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui peut ! Revoilà les touristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anti-modèle du sapin de Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il supprimer les écoles de commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Cheese à Bra : les sortilèges du goût du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver son partenaire avec l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil du géographe : en Bourgogne-Franche-Comté, la capitale bicéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisons les enfants !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éco-score qui mord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide des agriculteurs : les sénateurs paralysés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Cattelan à Milan - « La tâche de l’art : réfléchir sur le monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASTA contre les profiteurs de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui peut ! Revoilà les touristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomate, une plante impériale à surveiller de très près&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de la Bassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laissez la place aux femmes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve français des villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redessiner les territoires avec les biorégions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo toponymique à l'encaustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos imaginaires échouent sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Blanquer et Véran deviennent nutritionnistes. Pourquoi on peut supprimer le petit-déjeuner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les invités de Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie, un art à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La gastronomie, un art à partager, pp. 32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provence : la lavande menacée par la tulipe ? Petite géopolitique des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Food, des nourritures militantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nutriscore tue le Roquefort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts n'ont qu'à bien se tenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France dans la lessiveuse toponymique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bataille mondiale contre la faim et pour une alimentation saine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de colombages, témoins d'une civilisation perdue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magnolias, ces arbres venus de l'Amérique coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Cheese 2021 (1) &amp;quot;Quand le lait saute vers l'immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les consommateurs font la loi du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de colombages : témoins d'une civilisation perdue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un western réalisé par une femme : l'Amérique à contre-champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque âge, son alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres doivent-ils pouvoir plaider ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils habitent des tours (en Asie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Cheese à Bra : stop au hold up fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts pour se soigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignés à résidence par Parcoursup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Napoléon, la géographie, ça ne sert pas qu'à faire la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde vu de l'arrosoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark kitchens, vers un modèle industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175 millions de burgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser notre extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puces et vaccins géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va-t-on s'entendre avec les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuples souriants, peuples grognons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollandais, hollandistes ou hollandiens… Bienvenue en Hollandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un western par une femme : l'Amérique en contrechamp !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voulez-vous un vin picard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motos : trop de bruit !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître le monde par les odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous vivons dans des mondes toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie alimentaire, une urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes découvraient le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin et son guide rouge à contre-courant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mange bien les comètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque âge, son alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'art de (bien) manger, 338, pp. 32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP 26 : gare au fiasco à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino's exploite des millions d'animaux au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie (5). Et si la région s’effondrait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie (3). Eloge du hamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Californias horribilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gulf Stream nous joue des tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Vosges flamberont comme une torche australienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il supprimer les écoles de commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme alimentaire mondial (PAM) : un Nobel contre la dépolitisation de la faim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger tue !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ZAD sont l'apprentissage des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethléem, ville mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme dans la pâte humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables sacrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes, enfers de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Pierre et Miquelon, victime de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie (4) : Comme une matrice de la pensée écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie (2) : Bolsonaro va attaquer avec des panneaux solaires et la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Google veut bâtir des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les pierres écrivent avec le soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanités architecturales italiennes&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel an : le temps comme une épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 1563 (4), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1563.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables sacrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1576, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1576.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven, première rockstar mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l'agribashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il toujours entraver les routes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino's exploite des millions d'animaux au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par les sommets, je suis aux limites du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous dévorons la forêt tropicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos rues en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par les sommets, je suis aux limites du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les villes mutent avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Doubs traînera-t-il l’Etat et les politiques au tribunal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Grand Paris remue la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit-déjeuner, quel casse-tête !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Google veut bâtir des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre-et-Miquelon, vitrine de l'anthropocène&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos villes, enfers de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de Funès, la France en folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde rincé de son exotisme&amp;quot; Henri Michaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ambulance dans le vignoble bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt, un penseur pour la crise écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#1257</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Tout le malheur des hommes vient d’une seule chose, qui est de ne savoir pas demeurer au repos dans une chambre.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans la nuit, l'homme ignore la place qu'il occupe&amp;quot; (Aristote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fait-on l'amour (hétérosexuel) ailleurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jardin potager, pour graver sur la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corons parlent encore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doux rêveurs de la campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est un combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger au temps du Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corons parlent encore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanités architecturales italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : tous en route vers la détresse psychique? Entretien avec le géographe Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven, première rockstar mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les riches mangent dans la main des pauvres&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux que vous paniquiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est un combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas tirer sur tout ce qui bouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">California horribilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ZAD sont l'apprentissage des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre monde, c'est l'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du passé, faisons table rase: vive les biorégions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guyane dans un contre-atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Bach interprète la Passion selon saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de Funès, la France en folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge et l'infini des forêts primaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferme des mille vaches : le crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique n'est pas la province du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Grand Paris remue la terre&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre monde, c'est l'ailleurs&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous devons aux peintres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1572, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1572.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fast food aux sushis : le goût peut-il être planétaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carto, le monde en cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp. 52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (11) : L'oeuvre au noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous devons aux peintres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1572, p.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (2) : «Maternal», le ventre et le couvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci, cartographe dessinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 1572 (1572), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1572.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci, cartographe dessinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Peindre et dessiner la Terre, 1572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chocolat, une étrange passion suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Alimentation et relations internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (6) : «La fin du monde» pour résister à la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (1) : « Le cinéma est le langage nécessaire à notre libération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écosytème intellectuel parisien au temps de Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1575, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1575.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des milices dans les émeutes du Siècle d'or hollandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous devons aux peintres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1572, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1572.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire l'Amazonie (1) : le Guaraná/Warana, l'oeil de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (4) : «Bergmál», le film qui cherche la bonne lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massacre d'oiseaux dans les tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbodlt, le second Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1575), pp.3. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1575.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (1) : « Le cinéma est le langage nécessaire à notre libération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (8) : Pedro Costa avec «Vitalina Varela» consacré par le Léopard d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème intellectuel parisien au temps de Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Humboldt, un savant pour le XXIe siècle., 1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps gros, une construction sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1569, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1569.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2018 (11). Guerres et paix en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2018 (6). Les migrants ne prennent pas de vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (4) : L'hologramme d'Edouard Philippe dans &amp;quot;Sparring&amp;quot; (Mathieu Kassovitz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels de table.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les aliments magiques. De la préhistoire à nos jours, Hors-série, pp. 48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2028 (12). La Libellule d'Or, palmarès des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (9). «Ce film (israélien) est un couteau»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopoésie du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2018 (4). Les dernières murailles de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la vraie vie, les vaches ne font pas Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maifa calabraise investit dans les restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la vraie vie, les vaches ne font pas salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuir le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le radicalisme des végans répond à celui des éleveurs»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes ce que nous mangeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 650 (306), pp.368-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Mc Do s'inscruste en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2018 (2). «Les beaux esprits» mettent l’ambiance avec Ahmed Sylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continent noir va déstabiliser le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous allons retourner à plus de diversité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (2) : Lucky, le philosophe du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (9) : Le territoire du chien (&amp;quot;Chien&amp;quot; de S. Benchetrit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institut Pasteur, la recherche mondialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1564, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1564.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tout début, il n'y avait que l'algue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1565, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1565.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (fin) : La Libellule d'or à &amp;quot;Favela Olímpica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d'une île. Question au lycéen Macron : la Guyane est une île ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macron, un jeune président issu d'un vieux pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (1) : Délicieux miracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine en ses foyers anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1564, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1564.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (6) : Open Doors, regards tragiques sur l'Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3-4), pp. 241-257. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants, «Jungle» de Calais : lieu de nulle part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : « Tout le monde porte un Léopard d’or en soi qui ne demande qu’à bondir » (A. Jodorowsky)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : Dans la nasse de l’Europe interlope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pain et des jeux : du Colisée à Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : &amp;quot;Cœurs cicatrisés&amp;quot;, grands corps malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charb, dans quel paradis es-tu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’alimentation, c’est bien autre chose que des protéines ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Alternatives économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 12 coups de minuit au Nouvel An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1563), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche culturelle et géographie de l’alimentation francophone : un rendez-vous manqué?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anthropology of food, 11, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.8044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Peter Scholliers, Amy Trubek and Richard Wilk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival de Locarno : Dans la nasse de l'Europe interlope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : « L’Asie, pour les mecs, c’est le paradis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : « Un Juif pour l’exemple » rattrape la Suisse par son passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Japon, moderne sans être occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : «Destruction babies», le retour des samouraïs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La barbarie, altérité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McDonald Trump, le fast food et la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les douze coups de minuit au Nouvel An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Territoires de la fête, 1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collège sans Byzance ou la fabrique des aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans, éternels dominés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos cartes, imaginaires du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1558, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1558.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pèlerinage, un pays natal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1556, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1556.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Etre étoilé pour un chef, c’est accéder à un statut royal»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. culinaires dans la &amp;quot;capitale des gueules&amp;quot; (Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cap Vert, pays modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1559, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1559.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 12 coups du pape Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie / Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire de la mondialisation. Le temps long du monde (Christian Grataloup)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde sur la toile : 67e festival du film de Locarno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1554.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourritures irradiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thé, une passion anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture est éternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°15, pp. 72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages à boire et à manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et le couteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canons géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, les Français et les urnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture est éternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie façonne-t-elle le goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière de nos vêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les vêtements, comment s’habille l’humanité ?, 1561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puyguillaume : les idéaux du village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine chinoise en tout bien tout bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine chinoise, un univers !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1550, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1550.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté bio. Un esprit pionnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas du monde de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlas du monde de demain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une finance très déstabilisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La planète financière, 1548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures alimentaires dans l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas du monde de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlas du monde de demain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des étoffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1551.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Doubs est pour moi plus une idée qu'un paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le business fait son miel des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroalimentaire : l'industrie façonne-t-elle le goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma. La vague des films verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1548, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une constellation financière en profonde transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1548, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1548.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure Zellidja pour connaître le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Heude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1549, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1549.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit la nuit au jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière de nos vêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les vêtements, comment s’habille l’humanité ?, 1561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine chinoise en tout bien tout bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les nuages n'étaient que du vent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de la mode et du prêt-à-porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1551, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1551.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile dans la mondialisation malheureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1551, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1551.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, un plateau de fromages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1544, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1544.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1547, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1547.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et pan sur le globe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1545, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1545.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, en son miroir électoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1544, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1544.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lire la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1544, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1544.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'être humain, ce gyrovague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1545, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1545.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Santin, la géographie en folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1545, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1545.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi au pays du bon lait des alpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages à voir et à manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler des ileux où l'on n'a pas été ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1544, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1544.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, notre culture commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1546, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1546.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradiquer la faim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touriste, qui es-tu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1541, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1541.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'Afrique est entrée dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1542.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exotisme, un étrange regard sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N° 1540 (1540), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1540.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helig tills mjölken sinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svenska Dagbladet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les femmes font le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1543, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1543.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte, c'est la France !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1541, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1541.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1541, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1541.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belgique sur une ligne tranchante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1543, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1543.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques contemporaines d'un terroir : le cas de l'AOC Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 674, pp.384-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes. Un dicitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (676), p. 710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coca Cola, mirage planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon en majesté à Saint-Eustache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1534 (7), pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques contemporaines d'un terroir : le cas de l'AOC Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 674 (674), pp.384-404. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.674.0384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Italien en Chine il y a plus de quatre siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1536, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1536.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie au Palais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1534 (7), pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulins et vélos aux Pays-Bas. Quand le vent est dans la roue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Histoire des rendez-vous manqués, 3, pp. 481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Firmes agroalimentaires, actrices majeures de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp. 332-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geografia in tavola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Gastronomiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbet, peintre du calcaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, p. 49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces trois plantes qui fascinèrent l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Thé, café, chocolat, 928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mondialisation de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (2), pp. 71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique, équitable, solidaire, durable. L’alimentation en tous sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gusto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidentielle 2007 : ce que révèlent les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du film &amp;quot;le scaphandre et le papillon&amp;quot; de Julian Schnabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces trois plantes qui fascinèrent l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 928, p. 7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie en cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1421, des Chinois débarquent à Rouen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187, p. 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la géographie de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (1), pp. 35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le thé s'affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 928, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions culinaires à l'épreuve de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et littératures aux / des suds : productions littéraires, artistiques et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Une histoire de goûts. Nourriture, culture et littérature, 167, p. 23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin à table, une affaire de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de film : La Vie des autres&amp;quot; de Florian Henckel von Donnersmarck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox geographi, site internet des cafés géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tour de France ou le vélo géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (650), pp.388-408. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geo.2006.21447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre illustrations et clichés : quand les offices de tourisme fabriquent des images – Québec, Irlande, Aubrac, Franche Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier rendez-vous Champlain sur le tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice sur &amp;quot;Voyage au pays du coton. Petit précis de mondialisation&amp;quot; (Erik Orsenna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du film &amp;quot;Le Grand Silence&amp;quot; de Philippe Gröning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess at the banquet ? The case of the Georgian supra”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (2), pp.253-261. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.1.100093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations d’une « identité régionale » à partir des images des brochures des offices de tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque « Identité et espace »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du film &amp;quot;Marie-Antoinette&amp;quot; de Sofia Copppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le monde se shoote au football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger sur l'autoroute en France : Les pratiques alimentaires des touristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2006.985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Galériens de l'Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 326, pp. 18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question culinaire aux États-Unis Peut-on parler de multiculturalisme alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp. 33-49. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.7813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du film &amp;quot;Trois enterrements&amp;quot; de Tommy Lee Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré - Ségrégation sociale et habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (2), p. 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monde à table. Sur les photographies de Peter Menzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 321, pp. 150-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage animal. Xavier de Planhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114, p.681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce continent n'est pas une géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">il Giardino delle Muse. Les saisons dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino delle muse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, p. 101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortunes du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassages et métissages de l’Europe culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (50), pp.7-27. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.16843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre fardeau des pays pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une gastronomie allemande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intimité domestique. La fonction de l’espace dans les tableaux de Vermeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies et culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'a-t-il une gastronomie allemande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 861, pp. 22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des cryptarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp. 29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme à toute vitesse&amp;quot; de J. Olliviro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, n°3, 2002. pp. 286-287., 66 (3), p. 286-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise des agricultures dans les pays en développement. Les politiques alternatives à la culture des drogues&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp. 204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'héliotropisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 59 (5), pp. 183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'héliotropisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 59 (5), pp.183-184. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ingeo.1995.6966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offensive contre les Etats-nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences humaines, A paraître, 2361068303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História da alimentação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORA VOZES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt, l'eau et le feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2022, 978-2-9701433-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger local, manger global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2021, 978-2271086969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-pierre Williot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF. Histoire de l'alimentation (4213), 2021, Que sais Je</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03761973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">食物の世界地図: 起源・歴史・交易・文化</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">柊風舎, 244 p., 2021, 978-4864980807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douceurs et amertumes du chocolat de Suisse et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions d'en bas, 92 p., 2020, 978-2-8290-0609-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu sur le breakfast !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre urbaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 126 p., 2020, 978-2491546038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douceurs et amertumes du chocolat de Suisse et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions d'En Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 92 p, 2020, 978-2-8290-0609-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes voraces et villes frugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey, Thierry Paquot. , 2020, ‎ 978-2271124654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Entdeckung der Welt: Frühe Reisefotografie von 1850 bis 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestel Verlag, 240 p., 2019, 9783791385914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image & exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestel. , 240 p., 2019, 978-3-7913-8592-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2018, 978-2-271-08141-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers photographes voyageurs 1850-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2018, 978-2344027738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2018, 9782361064815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukiji, le marché aux poissons de Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Georgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jôji Nozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2017, 9791096405015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Cátedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8437635837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. CNRS Éditions, pp.230, 2016, Les Essentiels d'Hermès, 9782271093547. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">152 p., 2016, 978-8437635835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美食的世界地圖</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">聯經出版公司, 88 p., 2012, 9789570840421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Radis d'Ouzbékistan. Tour du monde des habitudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bourin, pp.195, 2011, ‎ 978-2849411544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante mondiale della gastronomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‎ Vallardi A, 79 p., 2010, 978-8878874329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pomme de terre gourmande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Ferriere Le Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymard de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160p, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00511474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas mondial des cuisines et gastronomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 88 p., 2009, ‎ 978-2746713185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs du monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glénat. , pp.144, 2009, ‎ 978-2723471589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas mundial de cocina y gastronomía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‎Ediciones Akal, 80 p., 2008, 978-8446024194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canard. Cuisine et saveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Montbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dünya Mutfakları Atlası</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NTV. 88 p., 2007, 9789756690789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce ainsi que les hommes vivent. La terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Chêne, 228 p., 2006, 978-2842776497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire géographie 4e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier. 1998, Martin Ivernel, 2218721449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agriculture dans la nouvelle économie mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 392 p., 1997, 978-2130481751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fable de l'échalote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Arvidsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Assouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Heilbrunn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peut-on consommer autrement ? Les clefs pour changer nos habitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2023, 9782361068509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain : une histoire grandiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Blais; Olivier Loiseaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages de l'exploration au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 191-196, 2022, 9782717728866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Germain Bourré et Julie Rothhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Culinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menu Fretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 31-26, 2022, 978-2-38244-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un penseur du Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt. De l'Orénoque au Cajamarca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2021, ‎ 978-2746523258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt, penseur du Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt. Steppes et déserts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2020, Les pionniers de l'écologie, 978-2746519657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le vin fait couple avec le fromage en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mode de Recherche N°21 : Le vin entre culture et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de la Mode, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins et fromages pour des mariages heureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les accords mets et vins, un art français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-Editions, 2017, ‎ 978-2271116192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine et gastronomies chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques du quotidien en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ‎ Institut français de mode, 216 p., 2016, 978-2914863339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céréales racontent le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des territoires à penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 244 p., 2015, 978-2815911610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les civilisations dans l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde / La Vie, 186 p., 2015, 978-2368040430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cultures du banquet dans le Caucase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le goût des autres. De l’expérience de l’altérité gastronomique à l’appropriation – Europe XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, 290 p., 2015, 978-2814302242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages à boire et à manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Actes Sud, 232 p., 2014, 978-2-330-02210-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rue des Ecoles, 175 p., 2014, 2820803431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nourritures de rue pour connaître le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage au cœur de la cuisine de rue: Ma cantine en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, 252 p., 2013, 978-2862278070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, une puissance moyenne dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 192 p., 2013, 978-2729882815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace, donnée sensible du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Laizé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences et représentations de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 480 p., 2012, 978-2729874407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foodscapes, our link with the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brétillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodscapes, our link with the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sauce, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fast food au fast good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Robert Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le ciel ne va pas nous tomber sur la tête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-C. Lattès, 353 p., 2010, 978-2709635615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la pomme de terre prend ses habits de luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-pierre Williot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pomme de terre, histoire et recettes gourmandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, 158 p., 2009, 978-2723473194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la matrice du monde&amp;quot;. Préface à : &amp;quot;De la raison cartographique / Franco Farinelli&amp;quot; ; traduit de l'italien par Katia Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la raison cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, 2009, 97827355506828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Alsace gastronomique au tourisme gourmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Monot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages en gastronomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, 284 p., 2008, ‎ 978-2746712188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Alsace gastronomique au tourisme gourmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Monot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages en gastronomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.138-147, 2008, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autre.cserg.2008.01.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sedes, 320 p., 2008, 978-2301000347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géoculturelles de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moriniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, 125 p., 2008, 978-2842744649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nourrir l'humanité en 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il traduire la FNSEA en justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Assouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la matrice du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Farinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la raison cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déterminisme en géographie de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nourrir l'humanité en 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°69, pp. 42-44, 2022, Le monde en 2050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage, terroir et identité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fioramonti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terroir au garde-manger planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terroir au garde-manger planétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les vins français viennent aux Japonais : le cas de l'Alsace et du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes, paysages et pratiques du vin. Perspectives franco-japonaises.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise de Tokyo, Dec 2013, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le melon de Cavaillon, une géohistoire agrocommerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits &amp; légumes de part et d'autre de la Méditerranée 15e-20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger au Nord. Les couleurs de la cuisine scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleurs et lumières du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Stockholm, Apr 2006, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire à l'assiette : l'alimentation porteuse d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, Sep 2007, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation géographique et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'après développement durable : espaces, nature, culture et qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ENeC, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'assiette, les Inuits sont-ils en train de perdre le Nord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Identités du Nord » / « Northern Identities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les jésuites ont mis le monde en réseau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St Dié des Vosges, 30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jésuites, premiers mondialisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie de Saint-Dié des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG Saint-Dié des Vosges, Sep 2005, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclus végétarien, étonnant géographe du monde animal et végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Elisée Reclus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ph. Pelletier, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zappala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Editions, 250 p., 2016, Les Essentiels d'Hermès, 978-2271093547. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terroir au garde-manger planétaire : &amp;quot; Se nourrir : pratiques et stratégies alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">138e Congrès national des sociétés historiques et scientifiques : Se nourrir. Pratiques et stratégies alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger au Nord. Les couleurs de la cuisine scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta universitatis Stockholmiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, p. 43-49, 2008, Couleurs et lumières du Nord, 978-91-86071-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId693"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles FUMEY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057445230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (481)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeûner, pour une nouvelle relation au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique, une odeur de fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodynamie : terminées, les controverses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides interdits ici, exportés là-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la planète est sur les mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fleurs qui tuent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie : une géographie par le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon underground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les basses oeuvres de la France au Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut encore des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 pas, quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibalisme : les spectres du radeau de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique : pour les riches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans qui défilent : des hommes-machines déboussolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terra Madre 2024 (2) : Slow Food se met en colère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terra Madre 2024 (3) : la France marie ses pains, ses vins et ses fromages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macron rate son couronnement à Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde devenu illisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JO de Paris : salauds de pauvres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, l'obésité n'est pas une maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main basse sur les toponymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa, la déesse de l'écologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infects, les insectes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète sauvée par les lombrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèce et Rome, notre héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige d'une géographie du ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanglots longs des arbres...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bengladesh : dix après, les ravages de la mondialisation textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabuleuse (ou désastreuse) épopée scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on saccage les paysages. Le cas de la lavande en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colons européens, ces assassins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de la violence : les États-Unis en pole position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre se consume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France mise en coupe réglée pour le GPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je hais les voyages...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de la Terre 2024. Plus propre la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amour, invariant universel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite géographie décomplexée du fast food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 5 (1), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/heri.005.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du secret au grand jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exception culturelle à l'exception agricole et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardella géographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la haine des migrants et des immigrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'écologie se pense au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l'effondrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les araignées bataillent avec le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 pas. Quel bénéfice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chocolat, une passion coupable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry January : une solution contre l'alcoolisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer, la perte de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sauce soja, championne du goût planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles. Cultures et patrimoines gourmands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terra Madre à Turin 2024 (1): pour une alimentation bonne, propre et juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le café, un délice et un poison géopolitique et social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du capitalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de la violence : les Etats-Unis en pole position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les couloirs de la mort animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pognon de dingue du système productiviste : 48,3 milliards par an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser les oeuvres d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts menacées par la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TotalEnergies s'attaque aux paysages en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire du vélo, c’est prendre la géographie à bras-le-corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous voulez sauver la planète ? Faites des gosses !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre est-elle habitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous voulez sauver la planète ? Faites des gosses !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût amer du chocolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la jungle colombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oisiveté des riches en croisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système agroalimentaire à la dérive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermeer, la passion des cartes de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où la Russie va-t-elle nous mener ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiseaux menacés, chats menaçants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nourritures de Gustave Courbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles. Cultures et patrimoines gourmands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, p. 82-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre terre et ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des églises vides à remplir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence : les géographes sur le fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts nous parlent depuis l'Au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’humanité sait, depuis dix ans, fabriquer des nourritures sans agriculture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les humains veulent changer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption internationale des enfants : une géographie criminelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommes-nous seuls dans l'Univers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bengladesh dix ans après : les ravages de la mondialisation textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les animaux transhument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Benoit XVI enterre une certaine idée de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faim dans le monde, une malédiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Letícia Espolador Leitão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très chers fast foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les humains veulent connaître le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivre sur un radiateur quand le climat s'emballe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La beauté du monde dans le sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences contre la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaud et froid sur la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait maison. Quand Olivia G. joue à la dînette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit du monde dans la passion de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vrai coût des vieilles bagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au secours, Gustave Courbet ! La Loue se meurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Niño, clim’ planétaire devenue bombe à retardement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypnose dans le ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Valentin, l'amour, la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoutons les oiseaux : &amp;quot;au secours, nous sommes en train de disparaître !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diabète menace un être humain sur cinq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait maison : quand Olivia G. joue à la dînette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris-20e, Hidalgo tarit une source précieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoutons les oiseaux : &amp;quot;Au secours ! Nous sommes en train de disparaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète alimentaire : la preuve par quatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde miné par les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète alimentaire : la preuve par quatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre terre et ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Africains aux Français : du balai !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la jungle colombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vrai coût des bagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Cheese : l'événement pour sauver la planète fromagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très chers fast-foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages morts, villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Méditerranée, les migrants assignés à résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans une France bientôt subaride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sale Tour de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavernes, grottes, tunnels : les mondes souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mis Molière dans un atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le snacking dans le chaudron politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boxe pour apprivoiser le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ivresse spatiale de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la moutarde nous monte au nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence, parce que c'est marrant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous traitons les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec l'alcool, un monde qui cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vitalina Varela », les ténèbres du Portugal sur le Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le monde d'après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français aiment la météo&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux armes, citoyens taïwanais !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort à Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Napa Valley, une biorégion viticole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêves de maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pilules ne sont pas amères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans une France bientôt subaride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les baristas changent le café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Café, cafés !, 58, pp. 97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnez-nous notre pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le goût du pain, 99, pp. 16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le café met l’Europe sens dessus-dessous. A propos de la Cantate du café de Jean-Sébastien Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Café, cafés !, 58, pp. 6-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre relation perverse aux espèces vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non pas &amp;quot;universel&amp;quot; mais pluriversel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">238 millions de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimper et courir sur les sommets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts précèdent les peuples, les déserts les suivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et pan ! sur la baguette française qui entre à l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde qui rétrécit&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur des mondes enchantés de la grande distribution&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macron ou la trahison des Amish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'amour du ciel (de la Grande Guerre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mers, abymes : des mondes en conquête permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandes manoeuvres dans l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragiles métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop aux dégâts environnementaux du tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France prise aux feux&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Etats-Unis, pays riche qui sème la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire sans débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sale Tour de France&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde dans la nasse d'une colère généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 000 espèces d'algues pour sauver l'humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger le ballon de Mbappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chênes (français) pour la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les feux géographiques du plaisir sexuel féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voulez-vous un vin picard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un western par une femme : l'Amérique en contrechamp !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP 26 : gare au fiasco à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque âge, son alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'art de (bien) manger, 338, pp. 32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motos : trop de bruit !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître le monde par les odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes découvraient le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin et son guide rouge à contre-courant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie alimentaire, une urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous vivons dans des mondes toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mange bien les comètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature est un grand Tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agriculteurs, victimes des plaintes et complaintes météo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui peut ! Revoilà les touristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : des chercheurs qui ont peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'été, des glaciers fondent, les militants se recueillent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre un terme à la dette écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anti-modèle du sapin de Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il supprimer les écoles de commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtiment, secteur planqué du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuples souriants, peuples grognons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve français des villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redessiner les territoires avec les biorégions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo toponymique à l'encaustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos imaginaires échouent sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Blanquer et Véran deviennent nutritionnistes. Pourquoi on peut supprimer le petit-déjeuner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les invités de Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie, un art à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La gastronomie, un art à partager, pp. 32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Cheese à Bra : les sortilèges du goût du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisons les enfants !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver son partenaire avec l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éco-score qui mord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil du géographe : en Bourgogne-Franche-Comté, la capitale bicéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomate, une plante impériale à surveiller de très près&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASTA contre les profiteurs de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Cattelan à Milan - « La tâche de l’art : réfléchir sur le monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de la Bassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laissez la place aux femmes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide des agriculteurs : les sénateurs paralysés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui peut ! Revoilà les touristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provence : la lavande menacée par la tulipe ? Petite géopolitique des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Food, des nourritures militantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nutriscore tue le Roquefort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts n'ont qu'à bien se tenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France dans la lessiveuse toponymique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bataille mondiale contre la faim et pour une alimentation saine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de colombages, témoins d'une civilisation perdue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magnolias, ces arbres venus de l'Amérique coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Cheese 2021 (1) &amp;quot;Quand le lait saute vers l'immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les consommateurs font la loi du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de colombages : témoins d'une civilisation perdue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un western réalisé par une femme : l'Amérique à contre-champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque âge, son alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres doivent-ils pouvoir plaider ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils habitent des tours (en Asie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Cheese à Bra : stop au hold up fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts pour se soigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignés à résidence par Parcoursup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va-t-on s'entendre avec les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark kitchens, vers un modèle industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175 millions de burgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollandais, hollandistes ou hollandiens… Bienvenue en Hollandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Napoléon, la géographie, ça ne sert pas qu'à faire la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser notre extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde vu de l'arrosoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puces et vaccins géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuples souriants, peuples grognons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Bach interprète la Passion selon saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du passé, faisons table rase: vive les biorégions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ZAD sont l'apprentissage des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre monde, c'est l'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de Funès, la France en folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guyane dans un contre-atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge et l'infini des forêts primaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique n'est pas la province du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre monde, c'est l'ailleurs&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferme des mille vaches : le crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Grand Paris remue la terre&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme alimentaire mondial (PAM) : un Nobel contre la dépolitisation de la faim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Californias horribilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie (3). Eloge du hamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie (5). Et si la région s’effondrait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino's exploite des millions d'animaux au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Vosges flamberont comme une torche australienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gulf Stream nous joue des tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger tue !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ZAD sont l'apprentissage des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il supprimer les écoles de commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous dévorons la forêt tropicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos rues en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par les sommets, je suis aux limites du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les villes mutent avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Doubs traînera-t-il l’Etat et les politiques au tribunal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Grand Paris remue la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit-déjeuner, quel casse-tête !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Google veut bâtir des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre-et-Miquelon, vitrine de l'anthropocène&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethléem, ville mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables sacrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie (2) : Bolsonaro va attaquer avec des panneaux solaires et la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Google veut bâtir des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes, enfers de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Pierre et Miquelon, victime de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie (4) : Comme une matrice de la pensée écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanités architecturales italiennes&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les pierres écrivent avec le soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme dans la pâte humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par les sommets, je suis aux limites du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino's exploite des millions d'animaux au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il toujours entraver les routes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l'agribashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven, première rockstar mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables sacrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1576, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1576.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel an : le temps comme une épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiapart Le Club Géographies en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 1563 (4), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1563.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos villes, enfers de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de Funès, la France en folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde rincé de son exotisme&amp;quot; Henri Michaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ambulance dans le vignoble bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt, un penseur pour la crise écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#1257</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Tout le malheur des hommes vient d’une seule chose, qui est de ne savoir pas demeurer au repos dans une chambre.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans la nuit, l'homme ignore la place qu'il occupe&amp;quot; (Aristote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fait-on l'amour (hétérosexuel) ailleurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jardin potager, pour graver sur la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corons parlent encore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doux rêveurs de la campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est un combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger au temps du Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snacking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corons parlent encore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanités architecturales italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : tous en route vers la détresse psychique? Entretien avec le géographe Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les riches mangent dans la main des pauvres&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven, première rockstar mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas tirer sur tout ce qui bouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est un combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">California horribilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux que vous paniquiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (8) : Pedro Costa avec «Vitalina Varela» consacré par le Léopard d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème intellectuel parisien au temps de Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Humboldt, un savant pour le XXIe siècle., 1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous devons aux peintres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1572, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1572.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fast food aux sushis : le goût peut-il être planétaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carto, le monde en cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp. 52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci, cartographe dessinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 1572 (1572), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1572.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci, cartographe dessinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Peindre et dessiner la Terre, 1572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous devons aux peintres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1572, p.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (11) : L'oeuvre au noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (2) : «Maternal», le ventre et le couvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chocolat, une étrange passion suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Alimentation et relations internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (6) : «La fin du monde» pour résister à la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (1) : « Le cinéma est le langage nécessaire à notre libération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écosytème intellectuel parisien au temps de Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1575, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1575.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des milices dans les émeutes du Siècle d'or hollandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous devons aux peintres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1572, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1572.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire l'Amazonie (1) : le Guaraná/Warana, l'oeil de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (4) : «Bergmál», le film qui cherche la bonne lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massacre d'oiseaux dans les tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbodlt, le second Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1575), pp.3. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1575.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (1) : « Le cinéma est le langage nécessaire à notre libération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous allons retourner à plus de diversité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps gros, une construction sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1569, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1569.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2018 (6). Les migrants ne prennent pas de vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2018 (11). Guerres et paix en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2028 (12). La Libellule d'Or, palmarès des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2019 (9). «Ce film (israélien) est un couteau»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopoésie du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (4) : L'hologramme d'Edouard Philippe dans &amp;quot;Sparring&amp;quot; (Mathieu Kassovitz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels de table.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les aliments magiques. De la préhistoire à nos jours, Hors-série, pp. 48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2018 (4). Les dernières murailles de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la vraie vie, les vaches ne font pas Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maifa calabraise investit dans les restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la vraie vie, les vaches ne font pas salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuir le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le radicalisme des végans répond à celui des éleveurs»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continent noir va déstabiliser le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno 2018 (2). «Les beaux esprits» mettent l’ambiance avec Ahmed Sylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Mc Do s'inscruste en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes ce que nous mangeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 650 (306), pp.368-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3-4), pp. 241-257. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (fin) : La Libellule d'or à &amp;quot;Favela Olímpica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d'une île. Question au lycéen Macron : la Guyane est une île ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macron, un jeune président issu d'un vieux pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (9) : Le territoire du chien (&amp;quot;Chien&amp;quot; de S. Benchetrit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (2) : Lucky, le philosophe du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institut Pasteur, la recherche mondialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1564, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1564.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tout début, il n'y avait que l'algue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1565, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1565.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (1) : Délicieux miracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine en ses foyers anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1564, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1564.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2017 (6) : Open Doors, regards tragiques sur l'Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La barbarie, altérité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McDonald Trump, le fast food et la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les douze coups de minuit au Nouvel An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Territoires de la fête, 1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pain et des jeux : du Colisée à Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : Dans la nasse de l’Europe interlope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : &amp;quot;Cœurs cicatrisés&amp;quot;, grands corps malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants, «Jungle» de Calais : lieu de nulle part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : « Tout le monde porte un Léopard d’or en soi qui ne demande qu’à bondir » (A. Jodorowsky)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche culturelle et géographie de l’alimentation francophone : un rendez-vous manqué?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anthropology of food, 11, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.8044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Peter Scholliers, Amy Trubek and Richard Wilk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charb, dans quel paradis es-tu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’alimentation, c’est bien autre chose que des protéines ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Alternatives économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 12 coups de minuit au Nouvel An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1563), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival de Locarno : Dans la nasse de l'Europe interlope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : « L’Asie, pour les mecs, c’est le paradis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : « Un Juif pour l’exemple » rattrape la Suisse par son passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Japon, moderne sans être occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locarno Festival 2016 : «Destruction babies», le retour des samouraïs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cap Vert, pays modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1559, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1559.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collège sans Byzance ou la fabrique des aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans, éternels dominés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos cartes, imaginaires du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1558, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1558.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pèlerinage, un pays natal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1556, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1556.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Etre étoilé pour un chef, c’est accéder à un statut royal»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. culinaires dans la &amp;quot;capitale des gueules&amp;quot; (Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canons géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, les Français et les urnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture est éternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 12 coups du pape Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie / Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire de la mondialisation. Le temps long du monde (Christian Grataloup)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde sur la toile : 67e festival du film de Locarno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1554.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourritures irradiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thé, une passion anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture est éternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°15, pp. 72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et le couteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages à boire et à manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine chinoise en tout bien tout bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de la mode et du prêt-à-porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1551, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1551.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile dans la mondialisation malheureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1551, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1551.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les nuages n'étaient que du vent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière de nos vêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les vêtements, comment s’habille l’humanité ?, 1561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie façonne-t-elle le goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine chinoise, un univers !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1550, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1550.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté bio. Un esprit pionnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas du monde de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlas du monde de demain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine chinoise en tout bien tout bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puyguillaume : les idéaux du village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une finance très déstabilisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La planète financière, 1548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures alimentaires dans l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas du monde de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlas du monde de demain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des étoffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1551.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Doubs est pour moi plus une idée qu'un paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le business fait son miel des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroalimentaire : l'industrie façonne-t-elle le goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma. La vague des films verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1548, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une constellation financière en profonde transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1548, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1548.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure Zellidja pour connaître le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Heude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1549, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1549.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit la nuit au jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière de nos vêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les vêtements, comment s’habille l’humanité ?, 1561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradiquer la faim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, notre culture commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1546, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1546.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler des ileux où l'on n'a pas été ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1544, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1544.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages à voir et à manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, un plateau de fromages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1544, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1544.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1547, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1547.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et pan sur le globe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1545, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1545.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, en son miroir électoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1544, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1544.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lire la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1544, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1544.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'être humain, ce gyrovague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1545, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1545.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Santin, la géographie en folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1545, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1545.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi au pays du bon lait des alpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belgique sur une ligne tranchante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1543, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1543.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exotisme, un étrange regard sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N° 1540 (1540), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1540.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helig tills mjölken sinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svenska Dagbladet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'Afrique est entrée dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1542.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touriste, qui es-tu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1541, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1541.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1541, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1541.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte, c'est la France !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1541, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1541.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les femmes font le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1543, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1543.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie au Palais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1534 (7), pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes. Un dicitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (676), p. 710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques contemporaines d'un terroir : le cas de l'AOC Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 674, pp.384-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coca Cola, mirage planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon en majesté à Saint-Eustache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1534 (7), pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques contemporaines d'un terroir : le cas de l'AOC Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 674 (674), pp.384-404. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.674.0384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Italien en Chine il y a plus de quatre siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1536, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1536.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulins et vélos aux Pays-Bas. Quand le vent est dans la roue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Histoire des rendez-vous manqués, 3, pp. 481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Firmes agroalimentaires, actrices majeures de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp. 332-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geografia in tavola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Gastronomiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de film : La Vie des autres&amp;quot; de Florian Henckel von Donnersmarck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox geographi, site internet des cafés géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin à table, une affaire de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbet, peintre du calcaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, p. 49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique, équitable, solidaire, durable. L’alimentation en tous sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gusto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces trois plantes qui fascinèrent l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Thé, café, chocolat, 928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mondialisation de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (2), pp. 71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du film &amp;quot;le scaphandre et le papillon&amp;quot; de Julian Schnabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces trois plantes qui fascinèrent l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 928, p. 7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidentielle 2007 : ce que révèlent les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie en cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1421, des Chinois débarquent à Rouen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187, p. 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la géographie de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (1), pp. 35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le thé s'affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 928, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions culinaires à l'épreuve de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et littératures aux / des suds : productions littéraires, artistiques et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Une histoire de goûts. Nourriture, culture et littérature, 167, p. 23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question culinaire aux États-Unis Peut-on parler de multiculturalisme alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp. 33-49. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.7813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre illustrations et clichés : quand les offices de tourisme fabriquent des images – Québec, Irlande, Aubrac, Franche Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier rendez-vous Champlain sur le tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tour de France ou le vélo géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (650), pp.388-408. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geo.2006.21447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice sur &amp;quot;Voyage au pays du coton. Petit précis de mondialisation&amp;quot; (Erik Orsenna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du film &amp;quot;Le Grand Silence&amp;quot; de Philippe Gröning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du film &amp;quot;Marie-Antoinette&amp;quot; de Sofia Copppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations d’une « identité régionale » à partir des images des brochures des offices de tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque « Identité et espace »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess at the banquet ? The case of the Georgian supra”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (2), pp.253-261. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.1.100093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le monde se shoote au football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger sur l'autoroute en France : Les pratiques alimentaires des touristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2006.985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Galériens de l'Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 326, pp. 18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré - Ségrégation sociale et habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (2), p. 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du film &amp;quot;Trois enterrements&amp;quot; de Tommy Lee Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés géographiques - rubrique "Vox Geographi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage animal. Xavier de Planhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114, p.681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monde à table. Sur les photographies de Peter Menzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 321, pp. 150-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">il Giardino delle Muse. Les saisons dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino delle muse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, p. 101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce continent n'est pas une géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortunes du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassages et métissages de l’Europe culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (50), pp.7-27. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.16843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre fardeau des pays pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une gastronomie allemande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intimité domestique. La fonction de l’espace dans les tableaux de Vermeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies et culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'a-t-il une gastronomie allemande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 861, pp. 22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme à toute vitesse&amp;quot; de J. Olliviro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, n°3, 2002. pp. 286-287., 66 (3), p. 286-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des cryptarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp. 29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise des agricultures dans les pays en développement. Les politiques alternatives à la culture des drogues&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp. 204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'héliotropisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 59 (5), pp. 183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'héliotropisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 59 (5), pp.183-184. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ingeo.1995.6966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offensive contre les Etats-nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História da alimentação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORA VOZES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences humaines, A paraître, 2361068303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt, l'eau et le feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2022, 978-2-9701433-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger local, manger global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2021, 978-2271086969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-pierre Williot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF. Histoire de l'alimentation (4213), 2021, Que sais Je</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03761973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">食物の世界地図: 起源・歴史・交易・文化</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">柊風舎, 244 p., 2021, 978-4864980807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douceurs et amertumes du chocolat de Suisse et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions d'en bas, 92 p., 2020, 978-2-8290-0609-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu sur le breakfast !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre urbaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 126 p., 2020, 978-2491546038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douceurs et amertumes du chocolat de Suisse et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions d'En Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 92 p, 2020, 978-2-8290-0609-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes voraces et villes frugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey, Thierry Paquot. , 2020, ‎ 978-2271124654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image & exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestel. , 240 p., 2019, 978-3-7913-8592-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Entdeckung der Welt: Frühe Reisefotografie von 1850 bis 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestel Verlag, 240 p., 2019, 9783791385914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2018, 9782361064815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2018, 978-2-271-08141-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers photographes voyageurs 1850-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2018, 978-2344027738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukiji, le marché aux poissons de Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Georgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jôji Nozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2017, 9791096405015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">152 p., 2016, 978-8437635835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Cátedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8437635837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. CNRS Éditions, pp.230, 2016, Les Essentiels d'Hermès, 9782271093547. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美食的世界地圖</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">聯經出版公司, 88 p., 2012, 9789570840421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Radis d'Ouzbékistan. Tour du monde des habitudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bourin, pp.195, 2011, ‎ 978-2849411544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante mondiale della gastronomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‎ Vallardi A, 79 p., 2010, 978-8878874329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pomme de terre gourmande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Ferriere Le Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymard de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160p, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00511474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas mondial des cuisines et gastronomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 88 p., 2009, ‎ 978-2746713185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs du monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glénat. , pp.144, 2009, ‎ 978-2723471589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas mundial de cocina y gastronomía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‎Ediciones Akal, 80 p., 2008, 978-8446024194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canard. Cuisine et saveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Montbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dünya Mutfakları Atlası</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NTV. 88 p., 2007, 9789756690789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce ainsi que les hommes vivent. La terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Chêne, 228 p., 2006, 978-2842776497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire géographie 4e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier. 1998, Martin Ivernel, 2218721449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agriculture dans la nouvelle économie mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 392 p., 1997, 978-2130481751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fable de l'échalote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Arvidsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Assouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Heilbrunn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peut-on consommer autrement ? Les clefs pour changer nos habitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2023, 9782361068509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Germain Bourré et Julie Rothhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Culinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menu Fretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 31-26, 2022, 978-2-38244-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain : une histoire grandiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Blais; Olivier Loiseaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages de l'exploration au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 191-196, 2022, 9782717728866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un penseur du Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt. De l'Orénoque au Cajamarca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2021, ‎ 978-2746523258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt, penseur du Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt. Steppes et déserts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2020, Les pionniers de l'écologie, 978-2746519657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le vin fait couple avec le fromage en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mode de Recherche N°21 : Le vin entre culture et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de la Mode, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins et fromages pour des mariages heureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les accords mets et vins, un art français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-Editions, 2017, ‎ 978-2271116192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine et gastronomies chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques du quotidien en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ‎ Institut français de mode, 216 p., 2016, 978-2914863339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céréales racontent le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des territoires à penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 244 p., 2015, 978-2815911610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les civilisations dans l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde / La Vie, 186 p., 2015, 978-2368040430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cultures du banquet dans le Caucase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le goût des autres. De l’expérience de l’altérité gastronomique à l’appropriation – Europe XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, 290 p., 2015, 978-2814302242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages à boire et à manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Actes Sud, 232 p., 2014, 978-2-330-02210-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rue des Ecoles, 175 p., 2014, 2820803431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nourritures de rue pour connaître le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage au cœur de la cuisine de rue: Ma cantine en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, 252 p., 2013, 978-2862278070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, une puissance moyenne dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 192 p., 2013, 978-2729882815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace, donnée sensible du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Laizé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences et représentations de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 480 p., 2012, 978-2729874407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foodscapes, our link with the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brétillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodscapes, our link with the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sauce, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fast food au fast good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Robert Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le ciel ne va pas nous tomber sur la tête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-C. Lattès, 353 p., 2010, 978-2709635615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la pomme de terre prend ses habits de luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-pierre Williot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pomme de terre, histoire et recettes gourmandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, 158 p., 2009, 978-2723473194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la matrice du monde&amp;quot;. Préface à : &amp;quot;De la raison cartographique / Franco Farinelli&amp;quot; ; traduit de l'italien par Katia Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la raison cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, 2009, 97827355506828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géoculturelles de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moriniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, 125 p., 2008, 978-2842744649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Alsace gastronomique au tourisme gourmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Monot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages en gastronomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, 284 p., 2008, ‎ 978-2746712188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Alsace gastronomique au tourisme gourmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Monot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages en gastronomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.138-147, 2008, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autre.cserg.2008.01.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sedes, 320 p., 2008, 978-2301000347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nourrir l'humanité en 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il traduire la FNSEA en justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Assouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la matrice du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Farinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la raison cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déterminisme en géographie de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nourrir l'humanité en 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°69, pp. 42-44, 2022, Le monde en 2050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage, terroir et identité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fioramonti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terroir au garde-manger planétaire : &amp;quot; Se nourrir : pratiques et stratégies alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">138e Congrès national des sociétés historiques et scientifiques : Se nourrir. Pratiques et stratégies alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zappala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Editions, 250 p., 2016, Les Essentiels d'Hermès, 978-2271093547. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger au Nord. Les couleurs de la cuisine scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta universitatis Stockholmiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, p. 43-49, 2008, Couleurs et lumières du Nord, 978-91-86071-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terroir au garde-manger planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terroir au garde-manger planétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les vins français viennent aux Japonais : le cas de l'Alsace et du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes, paysages et pratiques du vin. Perspectives franco-japonaises.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise de Tokyo, Dec 2013, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le melon de Cavaillon, une géohistoire agrocommerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits &amp; légumes de part et d'autre de la Méditerranée 15e-20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger au Nord. Les couleurs de la cuisine scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleurs et lumières du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Stockholm, Apr 2006, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'assiette, les Inuits sont-ils en train de perdre le Nord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Identités du Nord » / « Northern Identities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire à l'assiette : l'alimentation porteuse d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, Sep 2007, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation géographique et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'après développement durable : espaces, nature, culture et qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ENeC, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les jésuites ont mis le monde en réseau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St Dié des Vosges, 30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jésuites, premiers mondialisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie de Saint-Dié des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG Saint-Dié des Vosges, Sep 2005, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclus végétarien, étonnant géographe du monde animal et végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Elisée Reclus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ph. Pelletier, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId692"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F755CD7F"/>
+    <w:nsid w:val="121E3BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-fumey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057445230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.005.0143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Let&#237;cia Espolador Leit&#227;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267870v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04292743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999806v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101573v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954510v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961847v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912133v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963071v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961835v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113601v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966782v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966537v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112336v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963100v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016870v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114978v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016947v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965694v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968782v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108163v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188962v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019965v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113105v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188869v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188888v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188886v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955055v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927890v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955038v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955071v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112313v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162032v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178880v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188887v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955078v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112304v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1563.0026" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1576.0016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108130v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108138v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188856v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188849v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188854v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955036v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955090v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955089v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955086v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955050v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955034v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892995v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188893v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108135v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188892v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188859v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954980v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912488v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954982v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188969v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954944v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188858v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188873v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188968v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188855v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188863v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188820v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188871v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188823v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955084v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954962v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954968v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178675v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1572.0003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889545v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924990v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188771v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178555v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1572.0028" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893637v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892997v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187913v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1575.0012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188850v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178552v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188884v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188773v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187810v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568188v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1575.0003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188769v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187892v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893633v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178883v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1569.0026" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188779v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188789v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188800v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887546v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188787v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188781v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188883v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188880v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188791v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143528v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188890v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188846v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557425v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723678v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188790v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184301v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188799v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188805v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178571v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1564.0042" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178561v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1565.0012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188794v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188967v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188965v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178564v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1564.0010" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893006v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188903v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188813v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143551v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188818v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143567v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561611v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raffard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8044" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925010v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187874v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188810v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188816v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314909v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188809v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188895v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723669v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893641v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188960v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178650v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1558.0010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178655v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1556.0008" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188825v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188959v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178644v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1559.0006" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831346v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919482v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178659v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1554.0056" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188958v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912491v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887547v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187525v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188876v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188898v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184304v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924937v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893857v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893652v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954929v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143559v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178665v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1550.0027" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893649v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893858v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893647v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178904v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1551.0026" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143544v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188877v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912506v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178322v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178319v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1548.0010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178911v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Heude" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1549.0003" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189613v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893653v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188961v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184280v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178890v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1551.0024" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178908v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1551.0032" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178498v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1544.0025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178912v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1547.0036" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178920v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1545.0060" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1544.0003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178503v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1544.0034" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178916v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1545.0003" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178918v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1545.0048" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893863v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143576v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178922v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1544.0050" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178486v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1546.0003" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893865v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178698v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1541.0003" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178702v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1542.0003" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178680v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1540.0017" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143593v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178876v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1543.0003" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178699v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1541.0006" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178701v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1541.0021" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178706v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1543.0006" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731629v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921842v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188900v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727389v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893016v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.674.0384" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178926v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1536.0048" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727378v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893599v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893607v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893867v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921830v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893879v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893611v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893880v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919487v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914747v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914989v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916025v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916017v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893615v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914991v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915774v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914978v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914986v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914740v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893627v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2006.21447" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395917v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Browaeys" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914729v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914785v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893626v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.1.100093" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-97Z0MJ51-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395919v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914791v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916036v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916022v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914980v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2006.985" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893884v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916028v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893622v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.7813" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914795v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924925v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914988v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893887v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924956v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916035v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914701v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914992v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893628v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.16843" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914857v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916040v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893893v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893631v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914985v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914712v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924908v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921839v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527763v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914657v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921823v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914722v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1995.6966" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019872v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206175v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113794v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariavozes.com.brz/livHist%C3%B3ria%20da%20alimenta%C3%A7%C3%A3oros/assuntos/saude-e-alimentacao/editora-vozes" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886191v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doubleligne.com" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889319v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761973v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Williot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887338v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890941v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890940v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terreurbaine.com" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887534v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enbas.net/gilles-fumey-douceurs-et-amertumes-du-chocolat/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890936v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufumier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887154v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887109v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887542v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890968v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glenat.com/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890970v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890973v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgens" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ji Nozawa" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-akinome.com" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578391v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catedra.com/libro/varios/atlas-global-gilles-fumey-9788437635835/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179405v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20974" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892651v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315891v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892666v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etcheverria" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890975v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892670v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762436v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard de Montigny" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Pitte" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511474v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Varlet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892549v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890978v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892668v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892507v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#8206; 978-2914390576" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892662v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892518v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892560v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892569v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421221v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Arvidsson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Assouly" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Attali" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/peut-on-consommer-autrement-les-clefs-pour-changer-nos-habitudes_fr_897.htm" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887529v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnf.fr/fr/agenda/visages-de-lexploration-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886136v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.menufretin.fr/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892659v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lepommier.fr/de-lorenoque-au-cajamarca" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892657v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lepommier.fr/steppes-et-deserts" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893645v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892749v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892762v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892927v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gleizes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892974v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892923v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saillard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893013v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893862v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892933v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouisson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Meadows" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892939v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pautet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892945v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guizard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laiz&#233;" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892956v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Br&#233;tillot" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892952v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Pitte" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892962v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925032v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892991v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemasson" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914982v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.cserg.2008.01.0138" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892986v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charvet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892987v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421231v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893895v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892969v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Farinelli" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914845v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890948v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892747v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892919v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fioramonti" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756582v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915794v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915785v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893874v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893878v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915803v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914972v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402735v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bo&#235;dec" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933779v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914997v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892655v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pag&#232;s" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zappala" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892646v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915779v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-fumey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057445230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561622v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.005.0143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04292743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Let&#237;cia Espolador Leit&#227;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954868v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954520v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912133v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965687v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016876v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966782v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999823v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113527v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113601v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968791v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999818v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963100v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912499v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965541v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965549v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966707v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016947v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986441v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999821v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963109v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968782v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912120v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188962v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964565v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113577v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016859v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188871v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188863v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188823v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955084v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954968v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927890v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415922v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188888v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955045v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113128v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955071v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108138v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188854v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955090v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954993v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112313v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188887v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954986v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955078v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162032v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955072v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108130v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188865v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568190v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1576.0016" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112304v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1563.0026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955089v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955050v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188893v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108120v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108135v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188859v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955070v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954980v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912488v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954982v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188860v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188969v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955066v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188873v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188858v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188968v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187892v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1572.0003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889545v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178555v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1572.0028" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893637v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924990v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188775v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188771v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892997v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188777v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187913v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1575.0012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188850v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178552v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188884v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188773v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187810v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568188v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1575.0003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188769v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184301v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178883v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1569.0026" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188789v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188779v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188787v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188883v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188800v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887546v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188880v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188791v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143528v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188890v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188846v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188851v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188790v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723678v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557425v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893006v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188794v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188967v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188965v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188799v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178571v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1564.0042" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178561v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1565.0012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188796v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178564v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1564.0010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188807v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723669v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893641v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143551v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188813v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188818v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188903v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188812v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892758v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raffard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8044" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925010v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143567v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561611v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415060v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187874v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188810v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188816v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314909v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188809v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178644v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1559.0006" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188879v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188960v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178650v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1558.0010" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178655v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1556.0008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188825v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188959v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188898v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184304v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924937v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831346v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919482v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178659v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1554.0056" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188958v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912491v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887547v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187525v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188961v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178890v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1551.0024" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178908v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1551.0032" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184280v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893652v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893857v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178665v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1550.0027" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893649v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143559v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954929v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893858v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893647v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178904v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1551.0026" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143544v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188877v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912506v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178322v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178319v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1548.0010" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178911v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Heude" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1549.0003" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189613v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893653v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893865v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178486v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1546.0003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178922v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1544.0050" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143576v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178498v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1544.0025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178912v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1547.0036" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178920v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1545.0060" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178493v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1544.0003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178503v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1544.0034" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178916v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1545.0003" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178918v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1545.0048" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893863v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178706v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1543.0006" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178680v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1540.0017" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143593v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178702v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1542.0003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178698v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1541.0003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178701v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1541.0021" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178699v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1541.0006" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178876v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1543.0003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727378v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921842v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731629v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188900v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727389v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893016v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.674.0384" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178926v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1536.0048" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893599v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893607v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893867v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914740v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914986v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921830v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893880v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893879v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893611v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914747v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914989v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919487v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916025v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916017v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893615v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914991v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915774v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914978v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893622v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.7813" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395917v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Browaeys" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893627v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2006.21447" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916036v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914729v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914785v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914791v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395919v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893626v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.1.100093" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-97Z0MJ51-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916022v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914980v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2006.985" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893884v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916028v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924925v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914795v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914988v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924956v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893887v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914857v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914701v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916035v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914992v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893628v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.16843" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916040v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893893v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893631v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914985v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924908v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914712v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921839v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527763v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914657v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921823v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914722v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1995.6966" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019872v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113794v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariavozes.com.brz/livHist%C3%B3ria%20da%20alimenta%C3%A7%C3%A3oros/assuntos/saude-e-alimentacao/editora-vozes" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206175v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886191v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doubleligne.com" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889319v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761973v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Williot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887338v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890941v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890940v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terreurbaine.com" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887534v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enbas.net/gilles-fumey-douceurs-et-amertumes-du-chocolat/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890936v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufumier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887109v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887154v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890970v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887542v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890968v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glenat.com/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890973v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgens" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ji Nozawa" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-akinome.com" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892651v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578391v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catedra.com/libro/varios/atlas-global-gilles-fumey-9788437635835/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179405v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20974" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315891v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892666v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etcheverria" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890975v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892670v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762436v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard de Montigny" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Pitte" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511474v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Varlet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892549v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890978v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892668v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892507v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#8206; 978-2914390576" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892662v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892518v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892560v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892569v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421221v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Arvidsson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Assouly" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Attali" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/peut-on-consommer-autrement-les-clefs-pour-changer-nos-habitudes_fr_897.htm" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886136v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.menufretin.fr/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887529v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnf.fr/fr/agenda/visages-de-lexploration-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892659v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lepommier.fr/de-lorenoque-au-cajamarca" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892657v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lepommier.fr/steppes-et-deserts" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893645v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892749v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892762v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892927v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gleizes" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892974v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892923v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saillard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893013v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893862v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892933v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouisson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Meadows" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892939v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pautet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892945v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guizard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laiz&#233;" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892956v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Br&#233;tillot" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892952v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Pitte" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892962v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925032v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892987v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892991v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemasson" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914982v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.cserg.2008.01.0138" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892986v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charvet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421231v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893895v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892969v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Farinelli" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914845v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890948v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892747v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892919v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fioramonti" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892646v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892655v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pag&#232;s" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zappala" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915779v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756582v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915794v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915785v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893874v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914972v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893878v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915803v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402735v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bo&#235;dec" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933779v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914997v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>