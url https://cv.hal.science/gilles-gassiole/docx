--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Gassiole </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning taxonomy and traits to DNA sequences of river diatoms in a region with limited taxonomic knowledge using the updated and annotated reference library Diat.barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cochero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (10), 14p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2025009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geissleria tahitiensis sp. nov. (Cymbellaceae, Bacillariophyceae), a common diatom in Society Islands rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasssiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new species of Cymbellales (Bacillariophyceae) from Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 156 (3), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achnanthidium palmeti (Bacillariophyta, Achnanthidiaceae), a new freshwater species from Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasssiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobayasiella bebourensis, a new freshwater diatom species from Réunion island and further observations on K. micropunctata and K. jaagii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.401-408. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01115.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle petite Nitzschia d'eau douce de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des diatomistes de langue française, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et comparaison des Indice diatomées à Mayotte (IDMtrait et IDMsp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques belles plantes des îles françaises de l’Indopacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasssiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française (ADLaF), Sep 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques diatomées des cours d'eau de l'île de la Réunion : aspects floristiques et autoécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouvelles espèces de diatomées des cours d'eau de l'Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers inventaires des communautés de diatomées des cours d'eau de Mayotte : résultats préliminaires et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées des cours d'eau de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées benthiques des cours d'eau de l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des masses d'eau de transition de La Réunion. Faisabilité par les diatomées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées benthiques des cours d'eau de Mayotte : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la mise en œuvre d'indices biologiques en Outre-mer. Les indices diatomées Mayotte IDMsp et IDMtrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB. 2019, Guides et protocoles, 978-2-37785-016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.74, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des diatomées des eaux douces de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office de l'Eau de la Réunion, pp.230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide taxonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">349 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.31, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinique : première étude à l’échelle mondiale sur les diatomées épiphytes de l’espèce invasive Halophila stipulacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de l’Indice Diatomées de La Réunion (IDR) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasssiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la stabilité et de la robustesse de l’Indice diatomées Mayotte basé sur les traits (IDMtrait) et comparaison avec l’Indice diatomées Mayotte basé sur les espèces (IDMsp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasssiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatoms of Mayotte. The benthic flora of watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicPhyc; Office Francais de la Biodiversité; Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des herbiers de phanérogames marines de Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicPhyc; OFB, Office Français de la Biodiversité; ADLaF, Association des diatomistes de langue française. 2024, 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransPhyt. Méthode d’évaluation de l’état écologique basée sur le phytoplancton des masses d’eau de transition de La Réunion & Pertinence de l’élément de qualité biologique « diatomées ». Rapport d’étape 4 : Premiers constats d’interprétation des résultats. Validation de la pertinence du suivi par les diatomées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasssiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité; Office de l'eau Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de la Réunion à l’aide du compartiment diatomique sur la base de l’ IDR-V5 stabilisé (Synthèse des travaux réalisés entre Octobre et Décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées épilithiques des cours d’eau pérennes de l’île de la Réunion : taxinomie - écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01187627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Gassiole </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4072-755X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187861447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">317201559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22366274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning taxonomy and traits to DNA sequences of river diatoms in a region with limited taxonomic knowledge using the updated and annotated reference library Diat.barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cochero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (10), 14p. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2025009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geissleria tahitiensis sp. nov. (Cymbellaceae, Bacillariophyceae), a common diatom in Society Islands rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new species of Cymbellales (Bacillariophyceae) from Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 156 (3), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achnanthidium palmeti (Bacillariophyta, Achnanthidiaceae), a new freshwater species from Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobayasiella bebourensis, a new freshwater diatom species from Réunion island and further observations on K. micropunctata and K. jaagii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.401-408. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01115.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle petite Nitzschia d'eau douce de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des diatomistes de langue française, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et comparaison des Indice diatomées à Mayotte (IDMtrait et IDMsp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques belles plantes des îles françaises de l’Indopacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française (ADLaF), Sep 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques diatomées des cours d'eau de l'île de la Réunion : aspects floristiques et autoécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouvelles espèces de diatomées des cours d'eau de l'Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers inventaires des communautés de diatomées des cours d'eau de Mayotte : résultats préliminaires et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées des cours d'eau de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées benthiques des cours d'eau de l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des masses d'eau de transition de La Réunion. Faisabilité par les diatomées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées benthiques des cours d'eau de Mayotte : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la mise en œuvre d'indices biologiques en Outre-mer. Les indices diatomées Mayotte IDMsp et IDMtrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB. 2019, Guides et protocoles, 978-2-37785-016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.74, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des diatomées des eaux douces de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office de l'Eau de la Réunion, pp.230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide taxonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">349 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.31, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinique : première étude à l’échelle mondiale sur les diatomées épiphytes de l’espèce invasive Halophila stipulacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de l’Indice Diatomées de La Réunion (IDR) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la stabilité et de la robustesse de l’Indice diatomées Mayotte basé sur les traits (IDMtrait) et comparaison avec l’Indice diatomées Mayotte basé sur les espèces (IDMsp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatoms of Mayotte. The benthic flora of watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicPhyc; Office Francais de la Biodiversité; Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des herbiers de phanérogames marines de Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicPhyc; OFB, Office Français de la Biodiversité; ADLaF, Association des diatomistes de langue française. 2024, 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransPhyt. Méthode d’évaluation de l’état écologique basée sur le phytoplancton des masses d’eau de transition de La Réunion & Pertinence de l’élément de qualité biologique « diatomées ». Rapport d’étape 4 : Premiers constats d’interprétation des résultats. Validation de la pertinence du suivi par les diatomées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité; Office de l'eau Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de la Réunion à l’aide du compartiment diatomique sur la base de l’ IDR-V5 stabilisé (Synthèse des travaux réalisés entre Octobre et Décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées épilithiques des cours d’eau pérennes de l’île de la Réunion : taxinomie - écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01187627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="3C048958"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cochero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasssiole" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Cohu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01115.x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQ4NXQSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Haye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz Lerin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04369339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gassiole" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#233;tro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot Wautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassiole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05076254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05293600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04935349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04905536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Yven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;tro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01187627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-gassiole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4072-755X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187861447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317201559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/22366274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445206v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cochero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Cohu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01115.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQ4NXQSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Haye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz Lerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04369339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gassiole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#233;tro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot Wautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassiole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05076254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05293600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04935349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04905536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Yven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;tro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01187627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>