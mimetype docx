--- v1 (2026-04-26)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Gassiole </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4072-755X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187861447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">317201559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22366274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning taxonomy and traits to DNA sequences of river diatoms in a region with limited taxonomic knowledge using the updated and annotated reference library Diat.barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cochero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (10), 14p. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2025009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geissleria tahitiensis sp. nov. (Cymbellaceae, Bacillariophyceae), a common diatom in Society Islands rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new species of Cymbellales (Bacillariophyceae) from Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 156 (3), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achnanthidium palmeti (Bacillariophyta, Achnanthidiaceae), a new freshwater species from Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobayasiella bebourensis, a new freshwater diatom species from Réunion island and further observations on K. micropunctata and K. jaagii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.401-408. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01115.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle petite Nitzschia d'eau douce de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des diatomistes de langue française, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et comparaison des Indice diatomées à Mayotte (IDMtrait et IDMsp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques belles plantes des îles françaises de l’Indopacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française (ADLaF), Sep 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques diatomées des cours d'eau de l'île de la Réunion : aspects floristiques et autoécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouvelles espèces de diatomées des cours d'eau de l'Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers inventaires des communautés de diatomées des cours d'eau de Mayotte : résultats préliminaires et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées des cours d'eau de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées benthiques des cours d'eau de l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des masses d'eau de transition de La Réunion. Faisabilité par les diatomées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées benthiques des cours d'eau de Mayotte : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la mise en œuvre d'indices biologiques en Outre-mer. Les indices diatomées Mayotte IDMsp et IDMtrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB. 2019, Guides et protocoles, 978-2-37785-016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.74, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des diatomées des eaux douces de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office de l'Eau de la Réunion, pp.230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide taxonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">349 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.31, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinique : première étude à l’échelle mondiale sur les diatomées épiphytes de l’espèce invasive Halophila stipulacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de l’Indice Diatomées de La Réunion (IDR) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la stabilité et de la robustesse de l’Indice diatomées Mayotte basé sur les traits (IDMtrait) et comparaison avec l’Indice diatomées Mayotte basé sur les espèces (IDMsp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatoms of Mayotte. The benthic flora of watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicPhyc; Office Francais de la Biodiversité; Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des herbiers de phanérogames marines de Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicPhyc; OFB, Office Français de la Biodiversité; ADLaF, Association des diatomistes de langue française. 2024, 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransPhyt. Méthode d’évaluation de l’état écologique basée sur le phytoplancton des masses d’eau de transition de La Réunion & Pertinence de l’élément de qualité biologique « diatomées ». Rapport d’étape 4 : Premiers constats d’interprétation des résultats. Validation de la pertinence du suivi par les diatomées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité; Office de l'eau Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de la Réunion à l’aide du compartiment diatomique sur la base de l’ IDR-V5 stabilisé (Synthèse des travaux réalisés entre Octobre et Décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées épilithiques des cours d’eau pérennes de l’île de la Réunion : taxinomie - écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01187627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Gassiole </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4072-755X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187861447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">317201559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22366274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning taxonomy and traits to DNA sequences of river diatoms in a region with limited taxonomic knowledge using the updated and annotated reference library Diat.barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cochero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (10), 14p. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2025009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geissleria tahitiensis sp. nov. (Cymbellaceae, Bacillariophyceae), a common diatom in Society Islands rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new species of Cymbellales (Bacillariophyceae) from Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 156 (3), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achnanthidium palmeti (Bacillariophyta, Achnanthidiaceae), a new freshwater species from Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobayasiella bebourensis, a new freshwater diatom species from Réunion island and further observations on K. micropunctata and K. jaagii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.401-408. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01115.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon footprint of diatom molecular research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Broyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Couturier-Pétrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring aquatic ecology through omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE CARRTEL, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle petite Nitzschia d'eau douce de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des diatomistes de langue française, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et comparaison des Indice diatomées à Mayotte (IDMtrait et IDMsp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques belles plantes des îles françaises de l’Indopacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française (ADLaF), Sep 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques diatomées des cours d'eau de l'île de la Réunion : aspects floristiques et autoécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouvelles espèces de diatomées des cours d'eau de l'Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers inventaires des communautés de diatomées des cours d'eau de Mayotte : résultats préliminaires et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées des cours d'eau de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées benthiques des cours d'eau de l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des masses d'eau de transition de La Réunion. Faisabilité par les diatomées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des diatomées benthiques des cours d'eau de Mayotte : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortiz Lerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la mise en œuvre d'indices biologiques en Outre-mer. Les indices diatomées Mayotte IDMsp et IDMtrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB. 2019, Guides et protocoles, 978-2-37785-016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.74, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des diatomées des eaux douces de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office de l'Eau de la Réunion, pp.230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide taxonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">349 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.31, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinique : première étude à l’échelle mondiale sur les diatomées épiphytes de l’espèce invasive Halophila stipulacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de l’Indice Diatomées de La Réunion (IDR) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la stabilité et de la robustesse de l’Indice diatomées Mayotte basé sur les traits (IDMtrait) et comparaison avec l’Indice diatomées Mayotte basé sur les espèces (IDMsp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatoms of Mayotte. The benthic flora of watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicPhyc; Office Francais de la Biodiversité; Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des herbiers de phanérogames marines de Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicPhyc; OFB, Office Français de la Biodiversité; ADLaF, Association des diatomistes de langue française. 2024, 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransPhyt. Méthode d’évaluation de l’état écologique basée sur le phytoplancton des masses d’eau de transition de La Réunion & Pertinence de l’élément de qualité biologique « diatomées ». Rapport d’étape 4 : Premiers constats d’interprétation des résultats. Validation de la pertinence du suivi par les diatomées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité; Office de l'eau Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de la Réunion à l’aide du compartiment diatomique sur la base de l’ IDR-V5 stabilisé (Synthèse des travaux réalisés entre Octobre et Décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées épilithiques des cours d’eau pérennes de l’île de la Réunion : taxinomie - écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01187627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C048958"/>
+    <w:nsid w:val="8A2913E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-gassiole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4072-755X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187861447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317201559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/22366274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445206v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cochero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Cohu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01115.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQ4NXQSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Haye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz Lerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04369339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gassiole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#233;tro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot Wautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassiole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05076254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05293600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04935349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04905536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Yven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;tro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01187627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-gassiole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4072-755X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187861447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317201559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/22366274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445206v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cochero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Cohu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01115.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQ4NXQSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05076210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Broyere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Couturier-P&#233;trasson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daviaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Haye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz Lerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04369339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gassiole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#233;tro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot Wautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassiole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05076254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05293600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04935349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04905536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Yven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;tro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01187627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>