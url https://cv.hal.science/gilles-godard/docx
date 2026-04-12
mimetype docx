--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -178,338 +178,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the impact of organic contents and fuel (kerosene and SAF) on soot oxidation</w:t>
+                <w:t xml:space="preserve">Experimental study on the influence of hydrogen injection strategy on mixing efficiency, flame stabilisation, and N O x formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+                <w:t xml:space="preserve">Victor Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Mazur</w:t>
+                <w:t xml:space="preserve">Lucio Taddeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Richard</w:t>
+                <w:t xml:space="preserve">Hicham Ossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 282, pp.114503. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287129v1</w:t>
+                <w:t xml:space="preserve">hal-05503853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the influence of hydrogen injection strategy on mixing efficiency, flame stabilisation, and N O x formation</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the impact of organic contents and fuel (kerosene and SAF) on soot oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Coquin</w:t>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">Mijail Littin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Taddeo</w:t>
+                <w:t xml:space="preserve">Marek Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ossman</w:t>
+                <w:t xml:space="preserve">Stéphane Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.91-102. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.114503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503853v1</w:t>
+                <w:t xml:space="preserve">hal-05287129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for recording single-shot two-scales in-line holograms: Application to the visualization of a stretched viscoelastic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -680,412 +680,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H 2 addition on the local extinction, flame structure, and flow field hydrodynamics in non-premixed bluff body stabilized flames</w:t>
+                <w:t xml:space="preserve">Phosphor thermometry for surface temperature measurements of composite materials during fire test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+                <w:t xml:space="preserve">A Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Lacour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (4), pp.047110. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.124215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0142921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061461v1</w:t>
+                <w:t xml:space="preserve">hal-04104781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphor thermometry for surface temperature measurements of composite materials during fire test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Phase analysis for focus plane detection in digital inline holography: application to three-dimensional locations of drops and threads in a beads-on-a-string structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124215⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (23), pp.6241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.494647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104781v1</w:t>
+                <w:t xml:space="preserve">hal-04192712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase analysis for focus plane detection in digital inline holography: application to three-dimensional locations of drops and threads in a beads-on-a-string structure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of H 2 addition on the local extinction, flame structure, and flow field hydrodynamics in non-premixed bluff body stabilized flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (23), pp.6241. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.047110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.494647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0142921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192712v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the temperature uncertainty of $$ {\text{Mg}}_{4} {\text{FGeO}}_{6} {\text{:Mn}}^{{4 + }} $$ ratio-based phosphor thermometry by using a multi-objective optimization procedure</w:t>
               </w:r>
@@ -1182,274 +1182,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen enrichment effects on CH 4 -air turbulent flow characteristics in a coaxial swirl burner</w:t>
+                <w:t xml:space="preserve">Particles concentration and distribution over fixed rippled beds under waves by digital in-line holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chakchak</w:t>
+                <w:t xml:space="preserve">Bachar Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zaidaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hidouri</w:t>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Boushaki</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2021.2019237⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G2), pp.309-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524028v1</w:t>
+                <w:t xml:space="preserve">hal-04011555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles concentration and distribution over fixed rippled beds under waves by digital in-line holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen enrichment effects on CH 4 -air turbulent flow characteristics in a coaxial swirl burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zaidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar Mallat</w:t>
+                <w:t xml:space="preserve">A. Hidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaële Perret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+                <w:t xml:space="preserve">T. Boushaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 350 (G2), pp.309-323. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2021.2019237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011555v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved 2D angular scattering of soot particles in atmospheric turbulent flames</w:t>
               </w:r>
@@ -1461,64 +1461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1831,291 +1831,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Planar Angular Light Scattering (HPALS) characterization of soot produced in a laminar axisymmetric coflow ethylene diffusion flame</w:t>
+                <w:t xml:space="preserve">Interferometric Ice Particle Imaging in a Wind Tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Morán</w:t>
+                <w:t xml:space="preserve">Romain Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Escudero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232, pp.111539. </w:t>
+              <w:t xml:space="preserve">Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.216-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/opt2040020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265019v1</w:t>
+                <w:t xml:space="preserve">hal-03971215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric Ice Particle Imaging in a Wind Tunnel</w:t>
+                <w:t xml:space="preserve">Horizontal Planar Angular Light Scattering (HPALS) characterization of soot produced in a laminar axisymmetric coflow ethylene diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Duperrier</w:t>
+                <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Delestre</w:t>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (4), pp.216-227. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.111539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/opt2040020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971215v1</w:t>
+                <w:t xml:space="preserve">hal-03265019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t>
               </w:r>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2274,51 +2274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2408,64 +2408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.119856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2493,533 +2493,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a textural atomization process</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+                <w:t xml:space="preserve">B. Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakhry Abuzahra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.102855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269659v1</w:t>
+                <w:t xml:space="preserve">hal-02418943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous planar measurements of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Mulla</w:t>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Renou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 208, pp.451-471. </w:t>
+              <w:t xml:space="preserve">, 2019, 205, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327908v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
+                <w:t xml:space="preserve">Analysis of a textural atomization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Betting</w:t>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Varea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">Fakhry Abuzahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Sou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418943v1</w:t>
+                <w:t xml:space="preserve">hal-02269659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instantaneous planar measurements of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Salaün</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cabot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 205, pp.109-122. </w:t>
+              <w:t xml:space="preserve">, 2019, 208, pp.451-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129571v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ps-LIBS tritium measurements in W/Al materials</w:t>
               </w:r>
@@ -3044,51 +3044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3139,103 +3139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Mulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 203, pp.217-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3429,64 +3429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3563,64 +3563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3710,64 +3710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (2), pp.3219--3226. </w:t>
@@ -3818,77 +3818,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital holography set-up for 3D vortex flow dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4086,77 +4086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4201,575 +4201,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Transfer Evolution in a Reactive Spray during Carbon Dioxide Capture</w:t>
+                <w:t xml:space="preserve">Detailed investigation of flameless oxidation of pulverized coal at pilot-scale (230 kWth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ouboukhlik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">M. Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
+                <w:t xml:space="preserve">V. Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Fournier-Salauen</w:t>
+                <w:t xml:space="preserve">G. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Estel</w:t>
+                <w:t xml:space="preserve">S. Grathwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (7), pp.1154-1164. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.96 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201400651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467830v1</w:t>
+                <w:t xml:space="preserve">hal-01863055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed investigation of flameless oxidation of pulverized coal at pilot-scale (230 kWth)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass Transfer Evolution in a Reactive Spray during Carbon Dioxide Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ouboukhlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Weidmann</w:t>
+                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Verbaere</w:t>
+                <w:t xml:space="preserve">Marie-Christine Fournier-Salauen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boutin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Grathwohl</w:t>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (7), pp.1154-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201400651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.01.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863055v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the velocity field in turbulent oxy-flame of a coaxial burner</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Riahi</w:t>
+                <w:t xml:space="preserve">Bastien Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Mergheni</w:t>
+                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/InterJFluidMechRes.v41.i4.10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550, pp.012047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612112v1</w:t>
+                <w:t xml:space="preserve">hal-01612388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the velocity field in turbulent oxy-flame of a coaxial burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Peres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">M.A. Mergheni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
+                <w:t xml:space="preserve">S. Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+                <w:t xml:space="preserve">J.C. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550, pp.012047. </w:t>
+              <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.283-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/InterJFluidMechRes.v41.i4.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612388v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional velocity near-wall measurements by digital in-line holography: calibration and results</w:t>
               </w:r>
@@ -4807,51 +4807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (1), pp.A9-A17. </w:t>
@@ -4902,77 +4902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser correlation velocimetry performance in diesel applications: spatial selectivity and velocity sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazon Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5057,51 +5057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Criner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5173,51 +5173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flow structure behind vortex generators embedded in a decelerating turbulent boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cathalifaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,51 +5290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of multiple exposure digital in-line holography to particle tracking in a Benard-von Karman vortex flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebya Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a decelerating boundary layer. Part 1: Optimization of passive vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stanislas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5505,51 +5505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a decelerating boundary layer. Part 2: Optimization of slotted jets vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,51 +5621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a decelerating boundary layer. Part 3: Optimization of round jets vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stanislas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5814,51 +5814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93AA03FF"/>
+    <w:nsid w:val="D9CD0BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-godard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3117-8285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05287129v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Littin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114503" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132408" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07733-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakchak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2021.2019237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mallat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111539" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duperrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt2040020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Weidmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verbaere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grathwohl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ouboukhlik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salauen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400651" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DB835AEF60461DB0001D6ED5EA583EF35AA130C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01863055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verbaere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grathwohl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mergheni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sautet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v41.i4.10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273881" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebya Salah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PH3S6M1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSC7PBH8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142296v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1TC2Z8C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-godard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3117-8285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05287129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Littin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114503" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132408" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07733-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mallat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakchak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2021.2019237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duperrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt2040020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111539" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Weidmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verbaere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grathwohl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01863055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verbaere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grathwohl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ouboukhlik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salauen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400651" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DB835AEF60461DB0001D6ED5EA583EF35AA130C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mergheni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sautet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v41.i4.10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273881" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebya Salah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PH3S6M1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSC7PBH8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142296v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1TC2Z8C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>