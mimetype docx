--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -680,278 +680,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphor thermometry for surface temperature measurements of composite materials during fire test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Phase analysis for focus plane detection in digital inline holography: application to three-dimensional locations of drops and threads in a beads-on-a-string structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124215⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (23), pp.6241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.494647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104781v1</w:t>
+                <w:t xml:space="preserve">hal-04192712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase analysis for focus plane detection in digital inline holography: application to three-dimensional locations of drops and threads in a beads-on-a-string structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+                <w:t xml:space="preserve">Phosphor thermometry for surface temperature measurements of composite materials during fire test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (23), pp.6241. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.124215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.494647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04192712v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of H 2 addition on the local extinction, flame structure, and flow field hydrodynamics in non-premixed bluff body stabilized flames</w:t>
               </w:r>
@@ -1065,1325 +1065,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the temperature uncertainty of $$ {\text{Mg}}_{4} {\text{FGeO}}_{6} {\text{:Mn}}^{{4 + }} $$ ratio-based phosphor thermometry by using a multi-objective optimization procedure</w:t>
+                <w:t xml:space="preserve">Particles concentration and distribution over fixed rippled beds under waves by digital in-line holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">Bachar Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-021-07733-3⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G2), pp.309-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177728v1</w:t>
+                <w:t xml:space="preserve">hal-04011555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles concentration and distribution over fixed rippled beds under waves by digital in-line holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen enrichment effects on CH 4 -air turbulent flow characteristics in a coaxial swirl burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar Mallat</w:t>
+                <w:t xml:space="preserve">H. Zaidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">A. Hidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boushaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.121⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2021.2019237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011555v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen enrichment effects on CH 4 -air turbulent flow characteristics in a coaxial swirl burner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved 2D angular scattering of soot particles in atmospheric turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zaidaoui</w:t>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hidouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boushaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.105258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2021.2019237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524028v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved 2D angular scattering of soot particles in atmospheric turbulent flames</w:t>
+                <w:t xml:space="preserve">Interface detection by picosecond Laser-Induced Breakdown Spectroscopy (LIBS): Application to a physical vapor deposited tungsten layer on a copper-chromium-zirconium substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.09.006⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.107913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.107913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916765v1</w:t>
+                <w:t xml:space="preserve">hal-04024908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface detection by picosecond Laser-Induced Breakdown Spectroscopy (LIBS): Application to a physical vapor deposited tungsten layer on a copper-chromium-zirconium substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the temperature uncertainty of $$ {\text{Mg}}_{4} {\text{FGeO}}_{6} {\text{:Mn}}^{{4 + }} $$ ratio-based phosphor thermometry by using a multi-objective optimization procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Morel</w:t>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 150, pp.107913. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (3), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.107913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-021-07733-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024908v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion for aircraft propulsion: Progress in advanced laser-based diagnostics on high-pressure kerosene/air flames produced with low-NOx fuel injection systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Salaun</w:t>
+                <w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.036⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.106011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132265v1</w:t>
+                <w:t xml:space="preserve">hal-03011273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric Ice Particle Imaging in a Wind Tunnel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Delestre</w:t>
+                <w:t xml:space="preserve">Horizontal Planar Angular Light Scattering (HPALS) characterization of soot produced in a laminar axisymmetric coflow ethylene diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/opt2040020⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.111539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971215v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Planar Angular Light Scattering (HPALS) characterization of soot produced in a laminar axisymmetric coflow ethylene diffusion flame</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felipe Escudero</w:t>
+                <w:t xml:space="preserve">Interferometric Ice Particle Imaging in a Wind Tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111539⟩</w:t>
+              <w:t xml:space="preserve">Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.216-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/opt2040020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265019v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.112364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011273v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Combustion for aircraft propulsion: Progress in advanced laser-based diagnostics on high-pressure kerosene/air flames produced with low-NOx fuel injection systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168, pp.112364. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.273-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170328v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a low Reynolds number flame jet impinging flat plates</w:t>
               </w:r>
@@ -2395,77 +2395,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.119856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2761,321 +2761,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a textural atomization process</w:t>
+                <w:t xml:space="preserve">Instantaneous planar measurements of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.451-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269659v1</w:t>
+                <w:t xml:space="preserve">hal-02327908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous planar measurements of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a textural atomization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Mulla</w:t>
+                <w:t xml:space="preserve">Fakhry Abuzahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Sou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 208, pp.451-471. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327908v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ps-LIBS tritium measurements in W/Al materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,51 +3139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Mulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 203, pp.217-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marrero-Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,51 +3697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,429 +3799,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital holography set-up for 3D vortex flow dynamics</w:t>
+                <w:t xml:space="preserve">Experimental characterization of pulverized coal MILD flameless combustion from detailed measurements in a pilot-scale facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lebon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">Max Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+                <w:t xml:space="preserve">Vincent Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Grathwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2187-8⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.365--377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655639v1</w:t>
+                <w:t xml:space="preserve">hal-01611212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of pulverized coal MILD flameless combustion from detailed measurements in a pilot-scale facility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Grathwohl</w:t>
+                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.029⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611212v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A digital holography set-up for 3D vortex flow dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">, 2016, 57 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2187-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611204v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed investigation of flameless oxidation of pulverized coal at pilot-scale (230 kWth)</w:t>
               </w:r>
@@ -4246,51 +4246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grathwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4500,64 +4500,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,298 +4883,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser correlation velocimetry performance in diesel applications: spatial selectivity and velocity sensitivity</w:t>
+                <w:t xml:space="preserve">Simultaneous measurements of OH, mixture fraction and velocity fields to investigate flame stabilization enhancement by electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hespel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gazon Matthieu</w:t>
+                <w:t xml:space="preserve">Karine Criner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.1286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-012-1286-4⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 52 (4), pp.905-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-011-1164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675136v1</w:t>
+                <w:t xml:space="preserve">hal-02394752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurements of OH, mixture fraction and velocity fields to investigate flame stabilization enhancement by electric field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser correlation velocimetry performance in diesel applications: spatial selectivity and velocity sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Criner</w:t>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazon Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 52 (4), pp.905-917. </w:t>
+              <w:t xml:space="preserve">, 2012, pp.1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-011-1164-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-012-1286-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394752v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flow structure behind vortex generators embedded in a decelerating turbulent boundary layer</w:t>
               </w:r>
@@ -5396,246 +5396,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a decelerating boundary layer. Part 1: Optimization of passive vortex generators</w:t>
+                <w:t xml:space="preserve">Control of a decelerating boundary layer. Part 2: Optimization of slotted jets vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stanislas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 10, pp.181-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2005.11.007⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 10, pp.394-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2005.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023633v1</w:t>
+                <w:t xml:space="preserve">hal-00087544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a decelerating boundary layer. Part 2: Optimization of slotted jets vortex generators</w:t>
+                <w:t xml:space="preserve">Control of a decelerating boundary layer. Part 1: Optimization of passive vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stanislas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 10, pp.394-400. </w:t>
+              <w:t xml:space="preserve">, 2006, 10, pp.181-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2005.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2005.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087544v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a decelerating boundary layer. Part 3: Optimization of round jets vortex generators</w:t>
               </w:r>
@@ -5814,51 +5814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9CD0BB4"/>
+    <w:nsid w:val="85274FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-godard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3117-8285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05287129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Littin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114503" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132408" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07733-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mallat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakchak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2021.2019237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duperrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt2040020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111539" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Weidmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verbaere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grathwohl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01863055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verbaere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grathwohl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ouboukhlik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salauen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400651" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DB835AEF60461DB0001D6ED5EA583EF35AA130C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mergheni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sautet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v41.i4.10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273881" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebya Salah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PH3S6M1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSC7PBH8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142296v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1TC2Z8C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-godard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3117-8285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05287129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Littin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114503" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132408" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mallat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakchak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2021.2019237" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07733-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111539" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duperrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt2040020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Weidmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verbaere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grathwohl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01863055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verbaere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grathwohl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ouboukhlik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salauen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400651" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DB835AEF60461DB0001D6ED5EA583EF35AA130C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mergheni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sautet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v41.i4.10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273881" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebya Salah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSC7PBH8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PH3S6M1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142296v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.11.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1TC2Z8C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>