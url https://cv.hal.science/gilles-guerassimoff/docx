--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Guerassimoff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1775-6069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129086290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant leak detection in industrial vapor compression refrigeration systems using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alajarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.51 - 61. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management in smart energy systems: A deep reinforcement learning approach and a digital twin case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100163. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segy.2024.100163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Spinning Reserves in Autonomous Grids Considering Frequency Stability Constraints and Short-Term Solar Power Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick F Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Korpås</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.29896-29908. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3261805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du numérique dans la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transitions énergétique et numérique (110), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the challenges of solar power integration in isolated industrial microgrids with reliability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.111955. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between battery power capacity sizing and solar variability scenarios for industrial off-grid power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302, pp.117553. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.117553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par apprentissage : application au conditionnement d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISSN 1958-4490 (1168), pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the importance of structural change in non-energy intensive industry for prospective modelling: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing energy efficiency and technical and marketing tools to change people's habits in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery using heat pumps in non-energy intensive industry: Are Energy Saving Certificates a solution for the food and drink industry in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.374-389. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national TIMES model for analyzing future regional use of biomass and biofuels in Sweden and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Athanassiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thivolle-Casat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Lorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.415-426. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery with heat pumps in non-energy intensive industry: A detailed bottom-up model analysis in the French food & drink industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.489-504. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille MARKAL de modèles de planification énergétique: Un complément aux exercices de modélisation dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 558, pp.356, 357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating fault detection techniques for refrigerant leak detection in industrial vapor compression refrigeration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing occupant voting systems to collect occupant feedback on the IEQ of buildings to improve HVAC management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Umaña-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Green Energy and Environmental Technology (GEET-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL MULTI-ENERGY MANAGEMENT IN SMART ENERGY SYSTEMS: A DEEP REINFORCEMENT LEARNING APPROACH AND A CASE-STUDY ON A FRENCH ECO-DISTRICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy Systems, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Cluster Denmark; AAlborg University Denmark, Sep 2023, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural approach to reduce energy consumption in public buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, TOKYO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging energy saving behaviours in tertiary buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BECC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and robust sizing of industrial solar powered microgrids with cloud passage resiliency constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of building a water heater aggregated model for evaluating energy flexibility for domestic hot water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Mai Quynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lepivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2022 Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant leak detection in industrial refrigeration systems with vapor compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA Summit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for optimal energy management of multi-energy Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOD 2021 : the 7th International Online &amp; Onsite Conference on Machine Learning, Optimization, and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grasmere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging occupants'behaviour towards less energy consumption in builings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE 1st Digital Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption in a tertiary building by using Nudges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEHAVE 2020-2021 - 6th European Conference on Energy Efficiency and Behaviour Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Copenhagen (Virtual), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pays Ecogétiques” – Penser l’éco-énergie dans les bâtiments publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption in buildings using Artificial Intelligence and behavioral change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-energy optimization in Smart Grids: a Deep Reinforcement Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of PV plants and power system dynamic models: a comparison of benefits for battery capacity sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy behaviour change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNFCCC Conference of Climate Change - COP25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods to assist multi-energy systems optimization in a Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPH.I.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Behaviours by IoT for Energy Efficiency in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy behavior change in Smart Buildings using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPH.I.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of thermal generation flexibility on power quality and LCOE of industrial off-grid power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applied Energy (ICAE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Pressure! Nudging Electricity Consumption within Firms. Feedback from a Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne SRM-GREDEG, Université Nice Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household behavior by load curve analysis with machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des comportements par les IoT pour les smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovation Académiques Industriels – Phase 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for energy demand model from a load curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'air conditionné par machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITH 2017, Journées Internationales de Thermique JITH 2017 Stockage et conversion de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’optimisation des comportements par les IoT pour les Smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for the improvement of households energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy efficiency in the residential and tertiary sector by data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Jul 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Tool for Improving Energy Efficiency in the Industry Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimisation appliquée à l’efficacité énergétique dans l’industrie Pourquoi quand et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et méthodes d’optimisation pour l’efficacité énergétique dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Sep 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance energy efficiency, technical and marketing tools to switch people habits in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference EEDAL 2013 Energy Efficiency in Domestic Appliances and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Coimbra, Portugal. pp.ISBN : 978-92-79-38406-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the industry sector for decision making for mid to long-term energy efficiency planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology System Analysis Program Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAP, Jun 2012, Captown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the potential of heat recovery in food and drink industry by the use of TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, La Colle sur Loup, France. pp.735-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Heat Recovery and Heat Pumps Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biomass for energy uses: results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national TIMES model for analyzing regional future use of Biomass and Biofuels in France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Athanassiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experience in the energy systems modelling with national and european models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC Enlargement and Integration Expert Workshop on "Meeting the European energy challenges using non fossil fuel technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat recovery potential in French industry: a survey of opportunities for heat pumps systems in food and beverages sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Operations research "Mastering complexity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Université TOTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: assessment methodology for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desperately seeking energy efficiency... using information and communication technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.1665-1668 - ISBN: 978-1-4244-3810-5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2009.4839998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation Prospective au CMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of industry to environmental constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eceee Summer Study - Act! Innovate! Deliver! Reducing energy demand sustainably</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2009, La Colle sur Loup, France. pp.1163-1170 - ISBN 978-91-633-4454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources agricoles, biocarburants et modéliation prospective TIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Energie et Developpement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Developpement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Nov 2009, Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation targets and carbon values: insights from TIMES-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon and Prospective" - Colloque international inaugural de la Chaire Modélisation prospective au service du développement durable - Mines ParisTech / ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling energy saving potential in industry - Case of the european steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'automne Infratain, Infrastructure Regulation Modeling and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markal-Times assessment of long term CO2 emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Operational Research Euro XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis for the Chilean power generation park using Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche prospective utilisant le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Interministériel sur la Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de prospective technologique pour l'énergie à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Energies et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, FREJUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. p. 1796-1801- ISBN 1-4244-0177-1, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2006.296185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque MONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective énergétique : le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGEMP (Direction Générale de l'Energie et des Matières Premières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies renouvelables et modélisation Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CREDEN/EMP "La promotion de l'élèctricite verte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKAL : une application au secteur de la production électrique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Français de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et planification énergétique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil français de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Energy modeling for the french electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Firenze Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of a pressure regulator by modelling and experimental design Etude de stabilité d'un détenteur régulateur modélisation et plan d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boularan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Golli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 International Gaz Research Conference (IGRC) "Transmission and storage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Amsterdam, Netherlands. 14 p. (CD ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulateur flou pour la gestion optimisée des systèmes de climatisation par stockage de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000, Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiseur d'intermittence par logique floue adapté aux systèmes de chauffage électrique dans les bâtiments collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000 - Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermique des bâtiments : couplage chauffage aéraulique plancher chauffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fonzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, MARSEILLE, France. pp.377-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation - Simulation d'une chaudière modulante : comparaison de différentes stratégies de chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nerot-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Sophia-Antipolis, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du refroidissement évaporatif d'un nuage compact de gouttelettes d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TOULOUSE, France. pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Paramètres - Descriptifs d'un Jet Anisotherme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fonzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, VALENCIENNES, France. pp.569-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationnary study of a non-isothermal turbulent air jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluent 1996 European User's Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, HEATHROW, United Kingdom. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique dans le bâtiment à partir de données capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT : L'énergie en révolution numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optimisation des comportements par les IoT pour les smart building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité durable et énergie : comment les concilier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sobra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. , 2021, Développement durable, 978-2-35671-632-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène : un vecteur pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Adegnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Mines. , pp.232, 2020, Développement durable, 9782356716026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : les déchets ne sont pas en reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Mines, 236 p., 2018, Développement durable, 978-2-35671-518-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : les déchets ne sont pas en reste. Concept, applications et enjeux de la valorisation énergétique des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.238, 2018, 9782356715180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids : pourquoi, pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 252 p., 2017, 978-2-3567-1462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids : au-delà du concept, comment rendre les réseaux plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2013, Développement durable, 978-2-911256-93-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie : destins croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2011, Collection Développement durable, 978-2-9112-5641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2008, Libres opinions, 978-2-35671-011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes énergétiques, les sources d’énergie, évolution socio-économique de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre vert 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Pommier, p. 322, 2021, 978-2-7465-2360-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performance of a power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18840174. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins à l’amélioration énergétique des bâtiments publics en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers de la Chaire Modélisation Prospective au service du Développement Durable; Working Paper n° 2021-01-29. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de jets d’air horizontaux et de la brumisation en vue de leur couplage pour le rafraichissement d’enceintes habitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_spi.energ. Mines ParisTech - Ecole des mines de Paris; Ecole Nationale Supérieure des Mines de Paris, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997ENMP0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01710849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques : contrôle modélisation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_sde.plan. Universite Nice Cote d'Azur; Mines ParisTech - Ecole des mines de Paris, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01691618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Guerassimoff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1775-6069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129086290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management in smart energy systems: A deep reinforcement learning approach and a digital twin case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100163. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segy.2024.100163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant leak detection in industrial vapor compression refrigeration systems using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alajarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.51 - 61. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Spinning Reserves in Autonomous Grids Considering Frequency Stability Constraints and Short-Term Solar Power Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick F Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Korpås</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.29896-29908. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3261805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du numérique dans la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transitions énergétique et numérique (110), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the challenges of solar power integration in isolated industrial microgrids with reliability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.111955. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between battery power capacity sizing and solar variability scenarios for industrial off-grid power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302, pp.117553. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.117553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par apprentissage : application au conditionnement d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISSN 1958-4490 (1168), pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the importance of structural change in non-energy intensive industry for prospective modelling: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing energy efficiency and technical and marketing tools to change people's habits in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery using heat pumps in non-energy intensive industry: Are Energy Saving Certificates a solution for the food and drink industry in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.374-389. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery with heat pumps in non-energy intensive industry: A detailed bottom-up model analysis in the French food & drink industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.489-504. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national TIMES model for analyzing future regional use of biomass and biofuels in Sweden and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Athanassiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thivolle-Casat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Lorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.415-426. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille MARKAL de modèles de planification énergétique: Un complément aux exercices de modélisation dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 558, pp.356, 357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating fault detection techniques for refrigerant leak detection in industrial vapor compression refrigeration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing occupant voting systems to collect occupant feedback on the IEQ of buildings to improve HVAC management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Umaña-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Green Energy and Environmental Technology (GEET-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL MULTI-ENERGY MANAGEMENT IN SMART ENERGY SYSTEMS: A DEEP REINFORCEMENT LEARNING APPROACH AND A CASE-STUDY ON A FRENCH ECO-DISTRICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy Systems, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Cluster Denmark; AAlborg University Denmark, Sep 2023, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and robust sizing of industrial solar powered microgrids with cloud passage resiliency constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural approach to reduce energy consumption in public buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, TOKYO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging energy saving behaviours in tertiary buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BECC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of building a water heater aggregated model for evaluating energy flexibility for domestic hot water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Mai Quynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lepivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2022 Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant leak detection in industrial refrigeration systems with vapor compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA Summit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging occupants'behaviour towards less energy consumption in builings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE 1st Digital Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption in a tertiary building by using Nudges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEHAVE 2020-2021 - 6th European Conference on Energy Efficiency and Behaviour Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Copenhagen (Virtual), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for optimal energy management of multi-energy Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOD 2021 : the 7th International Online &amp; Onsite Conference on Machine Learning, Optimization, and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grasmere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption in buildings using Artificial Intelligence and behavioral change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-energy optimization in Smart Grids: a Deep Reinforcement Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of PV plants and power system dynamic models: a comparison of benefits for battery capacity sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pays Ecogétiques” – Penser l’éco-énergie dans les bâtiments publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Behaviours by IoT for Energy Efficiency in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy behavior change in Smart Buildings using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPH.I.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy behaviour change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNFCCC Conference of Climate Change - COP25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods to assist multi-energy systems optimization in a Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPH.I.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of thermal generation flexibility on power quality and LCOE of industrial off-grid power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applied Energy (ICAE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Pressure! Nudging Electricity Consumption within Firms. Feedback from a Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne SRM-GREDEG, Université Nice Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household behavior by load curve analysis with machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des comportements par les IoT pour les smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovation Académiques Industriels – Phase 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for energy demand model from a load curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'air conditionné par machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITH 2017, Journées Internationales de Thermique JITH 2017 Stockage et conversion de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’optimisation des comportements par les IoT pour les Smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for the improvement of households energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy efficiency in the residential and tertiary sector by data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Jul 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Tool for Improving Energy Efficiency in the Industry Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimisation appliquée à l’efficacité énergétique dans l’industrie Pourquoi quand et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et méthodes d’optimisation pour l’efficacité énergétique dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Sep 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance energy efficiency, technical and marketing tools to switch people habits in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference EEDAL 2013 Energy Efficiency in Domestic Appliances and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Coimbra, Portugal. pp.ISBN : 978-92-79-38406-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the industry sector for decision making for mid to long-term energy efficiency planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology System Analysis Program Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAP, Jun 2012, Captown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Heat Recovery and Heat Pumps Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the potential of heat recovery in food and drink industry by the use of TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, La Colle sur Loup, France. pp.735-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Université TOTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat recovery potential in French industry: a survey of opportunities for heat pumps systems in food and beverages sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Operations research "Mastering complexity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experience in the energy systems modelling with national and european models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC Enlargement and Integration Expert Workshop on "Meeting the European energy challenges using non fossil fuel technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national TIMES model for analyzing regional future use of Biomass and Biofuels in France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Athanassiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biomass for energy uses: results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Energie et Developpement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Developpement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Nov 2009, Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources agricoles, biocarburants et modéliation prospective TIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of industry to environmental constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eceee Summer Study - Act! Innovate! Deliver! Reducing energy demand sustainably</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2009, La Colle sur Loup, France. pp.1163-1170 - ISBN 978-91-633-4454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: assessment methodology for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desperately seeking energy efficiency... using information and communication technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.1665-1668 - ISBN: 978-1-4244-3810-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2009.4839998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation Prospective au CMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation targets and carbon values: insights from TIMES-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon and Prospective" - Colloque international inaugural de la Chaire Modélisation prospective au service du développement durable - Mines ParisTech / ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling energy saving potential in industry - Case of the european steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'automne Infratain, Infrastructure Regulation Modeling and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markal-Times assessment of long term CO2 emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Operational Research Euro XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis for the Chilean power generation park using Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche prospective utilisant le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Interministériel sur la Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. p. 1796-1801- ISBN 1-4244-0177-1, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2006.296185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque MONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de prospective technologique pour l'énergie à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Energies et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, FREJUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective énergétique : le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGEMP (Direction Générale de l'Energie et des Matières Premières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKAL : une application au secteur de la production électrique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Français de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et planification énergétique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil français de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Energy modeling for the french electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Firenze Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies renouvelables et modélisation Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CREDEN/EMP "La promotion de l'élèctricite verte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of a pressure regulator by modelling and experimental design Etude de stabilité d'un détenteur régulateur modélisation et plan d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boularan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Golli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 International Gaz Research Conference (IGRC) "Transmission and storage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Amsterdam, Netherlands. 14 p. (CD ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiseur d'intermittence par logique floue adapté aux systèmes de chauffage électrique dans les bâtiments collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000 - Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulateur flou pour la gestion optimisée des systèmes de climatisation par stockage de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000, Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermique des bâtiments : couplage chauffage aéraulique plancher chauffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fonzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, MARSEILLE, France. pp.377-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation - Simulation d'une chaudière modulante : comparaison de différentes stratégies de chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nerot-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Sophia-Antipolis, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du refroidissement évaporatif d'un nuage compact de gouttelettes d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TOULOUSE, France. pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Paramètres - Descriptifs d'un Jet Anisotherme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fonzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, VALENCIENNES, France. pp.569-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationnary study of a non-isothermal turbulent air jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluent 1996 European User's Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, HEATHROW, United Kingdom. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique dans le bâtiment à partir de données capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT : L'énergie en révolution numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optimisation des comportements par les IoT pour les smart building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité durable et énergie : comment les concilier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sobra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. , 2021, Développement durable, 978-2-35671-632-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène : un vecteur pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Adegnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Mines. , pp.232, 2020, Développement durable, 9782356716026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : les déchets ne sont pas en reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Mines, 236 p., 2018, Développement durable, 978-2-35671-518-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : les déchets ne sont pas en reste. Concept, applications et enjeux de la valorisation énergétique des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.238, 2018, 9782356715180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids : pourquoi, pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 252 p., 2017, 978-2-3567-1462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids : au-delà du concept, comment rendre les réseaux plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2013, Développement durable, 978-2-911256-93-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie : destins croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2011, Collection Développement durable, 978-2-9112-5641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2008, Libres opinions, 978-2-35671-011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes énergétiques, les sources d’énergie, évolution socio-économique de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre vert 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Pommier, p. 322, 2021, 978-2-7465-2360-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performance of a power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18840174. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins à l’amélioration énergétique des bâtiments publics en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers de la Chaire Modélisation Prospective au service du Développement Durable; Working Paper n° 2021-01-29. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de jets d’air horizontaux et de la brumisation en vue de leur couplage pour le rafraichissement d’enceintes habitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_spi.energ. Mines ParisTech - Ecole des mines de Paris; Ecole Nationale Supérieure des Mines de Paris, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997ENMP0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01710849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques : contrôle modélisation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_sde.plan. Universite Nice Cote d'Azur; Mines ParisTech - Ecole des mines de Paris, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01691618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C746E71"/>
+    <w:nsid w:val="A21906FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guerassimoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1775-6069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129086290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Bousnina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2024.100163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick F Alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Polleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Korp&#229;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Tedeschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3261805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassene Jebali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.11.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XFNPMBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C9V1M50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.07.048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K540WFCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Seck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.05.035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC23HWJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Uma&#241;a-Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04323498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Akkouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589648v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai Quynh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lepivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03587180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakosian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Djemaa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anglade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4839998" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boularan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Golli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fonzes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gschwind" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nerot-Salhi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136322v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sobra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Adegnon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01813227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02930720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/microgrids-pourquoi-pour-qui.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/smart-grids.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561132v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/eau-et-energie-destins-croises.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/iles-et-energie.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01710849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0785" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691618v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guerassimoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1775-6069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129086290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Bousnina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2024.100163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick F Alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Polleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Korp&#229;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Tedeschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3261805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassene Jebali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.11.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XFNPMBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C9V1M50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.07.048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K540WFCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Seck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.05.035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC23HWJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Uma&#241;a-Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04323498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589648v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Akkouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai Quynh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lepivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03587180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakosian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Djemaa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anglade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4839998" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boularan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Golli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fonzes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gschwind" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nerot-Salhi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136322v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sobra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Adegnon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01813227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02930720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/microgrids-pourquoi-pour-qui.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/smart-grids.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561132v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/eau-et-energie-destins-croises.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/iles-et-energie.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01710849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0785" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691618v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>