--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Guerassimoff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1775-6069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129086290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management in smart energy systems: A deep reinforcement learning approach and a digital twin case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100163. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segy.2024.100163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant leak detection in industrial vapor compression refrigeration systems using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alajarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.51 - 61. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Spinning Reserves in Autonomous Grids Considering Frequency Stability Constraints and Short-Term Solar Power Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick F Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Korpås</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.29896-29908. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3261805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du numérique dans la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transitions énergétique et numérique (110), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the challenges of solar power integration in isolated industrial microgrids with reliability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.111955. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between battery power capacity sizing and solar variability scenarios for industrial off-grid power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302, pp.117553. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.117553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par apprentissage : application au conditionnement d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISSN 1958-4490 (1168), pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the importance of structural change in non-energy intensive industry for prospective modelling: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing energy efficiency and technical and marketing tools to change people's habits in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery using heat pumps in non-energy intensive industry: Are Energy Saving Certificates a solution for the food and drink industry in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.374-389. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery with heat pumps in non-energy intensive industry: A detailed bottom-up model analysis in the French food & drink industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.489-504. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national TIMES model for analyzing future regional use of biomass and biofuels in Sweden and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Athanassiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thivolle-Casat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Lorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.415-426. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille MARKAL de modèles de planification énergétique: Un complément aux exercices de modélisation dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 558, pp.356, 357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating fault detection techniques for refrigerant leak detection in industrial vapor compression refrigeration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing occupant voting systems to collect occupant feedback on the IEQ of buildings to improve HVAC management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Umaña-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Green Energy and Environmental Technology (GEET-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL MULTI-ENERGY MANAGEMENT IN SMART ENERGY SYSTEMS: A DEEP REINFORCEMENT LEARNING APPROACH AND A CASE-STUDY ON A FRENCH ECO-DISTRICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy Systems, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Cluster Denmark; AAlborg University Denmark, Sep 2023, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and robust sizing of industrial solar powered microgrids with cloud passage resiliency constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural approach to reduce energy consumption in public buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, TOKYO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging energy saving behaviours in tertiary buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BECC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of building a water heater aggregated model for evaluating energy flexibility for domestic hot water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Mai Quynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lepivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2022 Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant leak detection in industrial refrigeration systems with vapor compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA Summit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging occupants'behaviour towards less energy consumption in builings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE 1st Digital Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption in a tertiary building by using Nudges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEHAVE 2020-2021 - 6th European Conference on Energy Efficiency and Behaviour Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Copenhagen (Virtual), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for optimal energy management of multi-energy Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOD 2021 : the 7th International Online &amp; Onsite Conference on Machine Learning, Optimization, and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grasmere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption in buildings using Artificial Intelligence and behavioral change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-energy optimization in Smart Grids: a Deep Reinforcement Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of PV plants and power system dynamic models: a comparison of benefits for battery capacity sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pays Ecogétiques” – Penser l’éco-énergie dans les bâtiments publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Behaviours by IoT for Energy Efficiency in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy behavior change in Smart Buildings using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPH.I.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy behaviour change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNFCCC Conference of Climate Change - COP25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods to assist multi-energy systems optimization in a Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPH.I.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of thermal generation flexibility on power quality and LCOE of industrial off-grid power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applied Energy (ICAE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Pressure! Nudging Electricity Consumption within Firms. Feedback from a Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne SRM-GREDEG, Université Nice Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household behavior by load curve analysis with machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des comportements par les IoT pour les smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovation Académiques Industriels – Phase 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for energy demand model from a load curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'air conditionné par machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITH 2017, Journées Internationales de Thermique JITH 2017 Stockage et conversion de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’optimisation des comportements par les IoT pour les Smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for the improvement of households energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy efficiency in the residential and tertiary sector by data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Jul 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Tool for Improving Energy Efficiency in the Industry Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimisation appliquée à l’efficacité énergétique dans l’industrie Pourquoi quand et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et méthodes d’optimisation pour l’efficacité énergétique dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Sep 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance energy efficiency, technical and marketing tools to switch people habits in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference EEDAL 2013 Energy Efficiency in Domestic Appliances and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Coimbra, Portugal. pp.ISBN : 978-92-79-38406-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the industry sector for decision making for mid to long-term energy efficiency planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology System Analysis Program Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAP, Jun 2012, Captown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Heat Recovery and Heat Pumps Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the potential of heat recovery in food and drink industry by the use of TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, La Colle sur Loup, France. pp.735-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Université TOTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat recovery potential in French industry: a survey of opportunities for heat pumps systems in food and beverages sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Operations research "Mastering complexity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experience in the energy systems modelling with national and european models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC Enlargement and Integration Expert Workshop on "Meeting the European energy challenges using non fossil fuel technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national TIMES model for analyzing regional future use of Biomass and Biofuels in France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Athanassiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biomass for energy uses: results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Energie et Developpement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Developpement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Nov 2009, Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources agricoles, biocarburants et modéliation prospective TIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of industry to environmental constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eceee Summer Study - Act! Innovate! Deliver! Reducing energy demand sustainably</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2009, La Colle sur Loup, France. pp.1163-1170 - ISBN 978-91-633-4454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: assessment methodology for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desperately seeking energy efficiency... using information and communication technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.1665-1668 - ISBN: 978-1-4244-3810-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2009.4839998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation Prospective au CMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation targets and carbon values: insights from TIMES-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon and Prospective" - Colloque international inaugural de la Chaire Modélisation prospective au service du développement durable - Mines ParisTech / ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling energy saving potential in industry - Case of the european steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'automne Infratain, Infrastructure Regulation Modeling and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markal-Times assessment of long term CO2 emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Operational Research Euro XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis for the Chilean power generation park using Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche prospective utilisant le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Interministériel sur la Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. p. 1796-1801- ISBN 1-4244-0177-1, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2006.296185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque MONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de prospective technologique pour l'énergie à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Energies et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, FREJUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective énergétique : le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGEMP (Direction Générale de l'Energie et des Matières Premières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKAL : une application au secteur de la production électrique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Français de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et planification énergétique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil français de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Energy modeling for the french electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Firenze Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies renouvelables et modélisation Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CREDEN/EMP "La promotion de l'élèctricite verte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of a pressure regulator by modelling and experimental design Etude de stabilité d'un détenteur régulateur modélisation et plan d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boularan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Golli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 International Gaz Research Conference (IGRC) "Transmission and storage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Amsterdam, Netherlands. 14 p. (CD ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiseur d'intermittence par logique floue adapté aux systèmes de chauffage électrique dans les bâtiments collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000 - Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulateur flou pour la gestion optimisée des systèmes de climatisation par stockage de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000, Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermique des bâtiments : couplage chauffage aéraulique plancher chauffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fonzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, MARSEILLE, France. pp.377-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation - Simulation d'une chaudière modulante : comparaison de différentes stratégies de chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nerot-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Sophia-Antipolis, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du refroidissement évaporatif d'un nuage compact de gouttelettes d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TOULOUSE, France. pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Paramètres - Descriptifs d'un Jet Anisotherme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fonzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, VALENCIENNES, France. pp.569-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationnary study of a non-isothermal turbulent air jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluent 1996 European User's Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, HEATHROW, United Kingdom. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique dans le bâtiment à partir de données capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT : L'énergie en révolution numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optimisation des comportements par les IoT pour les smart building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité durable et énergie : comment les concilier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sobra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. , 2021, Développement durable, 978-2-35671-632-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène : un vecteur pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Adegnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Mines. , pp.232, 2020, Développement durable, 9782356716026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : les déchets ne sont pas en reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Mines, 236 p., 2018, Développement durable, 978-2-35671-518-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : les déchets ne sont pas en reste. Concept, applications et enjeux de la valorisation énergétique des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.238, 2018, 9782356715180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids : pourquoi, pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 252 p., 2017, 978-2-3567-1462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids : au-delà du concept, comment rendre les réseaux plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2013, Développement durable, 978-2-911256-93-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie : destins croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2011, Collection Développement durable, 978-2-9112-5641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2008, Libres opinions, 978-2-35671-011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes énergétiques, les sources d’énergie, évolution socio-économique de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre vert 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Pommier, p. 322, 2021, 978-2-7465-2360-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performance of a power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18840174. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins à l’amélioration énergétique des bâtiments publics en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers de la Chaire Modélisation Prospective au service du Développement Durable; Working Paper n° 2021-01-29. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de jets d’air horizontaux et de la brumisation en vue de leur couplage pour le rafraichissement d’enceintes habitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_spi.energ. Mines ParisTech - Ecole des mines de Paris; Ecole Nationale Supérieure des Mines de Paris, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997ENMP0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01710849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques : contrôle modélisation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_sde.plan. Universite Nice Cote d'Azur; Mines ParisTech - Ecole des mines de Paris, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01691618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Guerassimoff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1775-6069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129086290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant leak detection in industrial vapor compression refrigeration systems using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alajarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.51 - 61. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management in smart energy systems: A deep reinforcement learning approach and a digital twin case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100163. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segy.2024.100163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Spinning Reserves in Autonomous Grids Considering Frequency Stability Constraints and Short-Term Solar Power Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick F Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Korpås</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.29896-29908. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3261805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du numérique dans la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transitions énergétique et numérique (110), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the challenges of solar power integration in isolated industrial microgrids with reliability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.111955. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between battery power capacity sizing and solar variability scenarios for industrial off-grid power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302, pp.117553. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.117553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par apprentissage : application au conditionnement d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISSN 1958-4490 (1168), pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the importance of structural change in non-energy intensive industry for prospective modelling: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing energy efficiency and technical and marketing tools to change people's habits in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery using heat pumps in non-energy intensive industry: Are Energy Saving Certificates a solution for the food and drink industry in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.374-389. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national TIMES model for analyzing future regional use of biomass and biofuels in Sweden and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Athanassiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thivolle-Casat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Lorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.415-426. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery with heat pumps in non-energy intensive industry: A detailed bottom-up model analysis in the French food & drink industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.489-504. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille MARKAL de modèles de planification énergétique: Un complément aux exercices de modélisation dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 558, pp.356, 357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating fault detection techniques for refrigerant leak detection in industrial vapor compression refrigeration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing occupant voting systems to collect occupant feedback on the IEQ of buildings to improve HVAC management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Umaña-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Green Energy and Environmental Technology (GEET-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL MULTI-ENERGY MANAGEMENT IN SMART ENERGY SYSTEMS: A DEEP REINFORCEMENT LEARNING APPROACH AND A CASE-STUDY ON A FRENCH ECO-DISTRICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy Systems, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Cluster Denmark; AAlborg University Denmark, Sep 2023, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural approach to reduce energy consumption in public buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, TOKYO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging energy saving behaviours in tertiary buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BECC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and robust sizing of industrial solar powered microgrids with cloud passage resiliency constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of building a water heater aggregated model for evaluating energy flexibility for domestic hot water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Mai Quynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lepivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2022 Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant leak detection in industrial refrigeration systems with vapor compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA Summit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for optimal energy management of multi-energy Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOD 2021 : the 7th International Online &amp; Onsite Conference on Machine Learning, Optimization, and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grasmere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging occupants'behaviour towards less energy consumption in builings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE 1st Digital Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption in a tertiary building by using Nudges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEHAVE 2020-2021 - 6th European Conference on Energy Efficiency and Behaviour Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Copenhagen (Virtual), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pays Ecogétiques” – Penser l’éco-énergie dans les bâtiments publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-energy optimization in Smart Grids: a Deep Reinforcement Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption in buildings using Artificial Intelligence and behavioral change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of PV plants and power system dynamic models: a comparison of benefits for battery capacity sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy behaviour change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNFCCC Conference of Climate Change - COP25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods to assist multi-energy systems optimization in a Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPH.I.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Behaviours by IoT for Energy Efficiency in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy behavior change in Smart Buildings using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPH.I.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of thermal generation flexibility on power quality and LCOE of industrial off-grid power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applied Energy (ICAE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Pressure! Nudging Electricity Consumption within Firms. Feedback from a Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne SRM-GREDEG, Université Nice Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household behavior by load curve analysis with machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des comportements par les IoT pour les smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovation Académiques Industriels – Phase 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for energy demand model from a load curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'air conditionné par machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITH 2017, Journées Internationales de Thermique JITH 2017 Stockage et conversion de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’optimisation des comportements par les IoT pour les Smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for the improvement of households energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy efficiency in the residential and tertiary sector by data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Jul 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Tool for Improving Energy Efficiency in the Industry Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimisation appliquée à l’efficacité énergétique dans l’industrie Pourquoi quand et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et méthodes d’optimisation pour l’efficacité énergétique dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Sep 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance energy efficiency, technical and marketing tools to switch people habits in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference EEDAL 2013 Energy Efficiency in Domestic Appliances and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Coimbra, Portugal. pp.ISBN : 978-92-79-38406-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the industry sector for decision making for mid to long-term energy efficiency planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology System Analysis Program Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAP, Jun 2012, Captown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the potential of heat recovery in food and drink industry by the use of TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, La Colle sur Loup, France. pp.735-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Heat Recovery and Heat Pumps Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biomass for energy uses: results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national TIMES model for analyzing regional future use of Biomass and Biofuels in France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Athanassiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experience in the energy systems modelling with national and european models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC Enlargement and Integration Expert Workshop on "Meeting the European energy challenges using non fossil fuel technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Université TOTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat recovery potential in French industry: a survey of opportunities for heat pumps systems in food and beverages sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Operations research "Mastering complexity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: assessment methodology for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desperately seeking energy efficiency... using information and communication technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.1665-1668 - ISBN: 978-1-4244-3810-5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2009.4839998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation Prospective au CMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of industry to environmental constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eceee Summer Study - Act! Innovate! Deliver! Reducing energy demand sustainably</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2009, La Colle sur Loup, France. pp.1163-1170 - ISBN 978-91-633-4454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Energie et Developpement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Developpement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Nov 2009, Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources agricoles, biocarburants et modéliation prospective TIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation targets and carbon values: insights from TIMES-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon and Prospective" - Colloque international inaugural de la Chaire Modélisation prospective au service du développement durable - Mines ParisTech / ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling energy saving potential in industry - Case of the european steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'automne Infratain, Infrastructure Regulation Modeling and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markal-Times assessment of long term CO2 emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Operational Research Euro XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis for the Chilean power generation park using Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche prospective utilisant le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Interministériel sur la Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de prospective technologique pour l'énergie à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Energies et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, FREJUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque MONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. p. 1796-1801- ISBN 1-4244-0177-1, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2006.296185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective énergétique : le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGEMP (Direction Générale de l'Energie et des Matières Premières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies renouvelables et modélisation Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CREDEN/EMP "La promotion de l'élèctricite verte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKAL : une application au secteur de la production électrique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Français de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et planification énergétique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil français de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Energy modeling for the french electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Firenze Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of a pressure regulator by modelling and experimental design Etude de stabilité d'un détenteur régulateur modélisation et plan d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boularan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Golli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 International Gaz Research Conference (IGRC) "Transmission and storage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Amsterdam, Netherlands. 14 p. (CD ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulateur flou pour la gestion optimisée des systèmes de climatisation par stockage de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000, Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiseur d'intermittence par logique floue adapté aux systèmes de chauffage électrique dans les bâtiments collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000 - Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation - Simulation d'une chaudière modulante : comparaison de différentes stratégies de chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nerot-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Sophia-Antipolis, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermique des bâtiments : couplage chauffage aéraulique plancher chauffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fonzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, MARSEILLE, France. pp.377-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du refroidissement évaporatif d'un nuage compact de gouttelettes d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TOULOUSE, France. pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Paramètres - Descriptifs d'un Jet Anisotherme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fonzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, VALENCIENNES, France. pp.569-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationnary study of a non-isothermal turbulent air jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluent 1996 European User's Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, HEATHROW, United Kingdom. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique dans le bâtiment à partir de données capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassene Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Peffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT : L'énergie en révolution numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optimisation des comportements par les IoT pour les smart building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité durable et énergie : comment les concilier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sobra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. , 2021, Développement durable, 978-2-35671-632-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène : un vecteur pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Adegnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Mines. , pp.232, 2020, Développement durable, 9782356716026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : les déchets ne sont pas en reste. Concept, applications et enjeux de la valorisation énergétique des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.238, 2018, 9782356715180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : les déchets ne sont pas en reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Mines, 236 p., 2018, Développement durable, 978-2-35671-518-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids : pourquoi, pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 252 p., 2017, 978-2-3567-1462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids : au-delà du concept, comment rendre les réseaux plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2013, Développement durable, 978-2-911256-93-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie : destins croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2011, Collection Développement durable, 978-2-9112-5641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2008, Libres opinions, 978-2-35671-011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes énergétiques, les sources d’énergie, évolution socio-économique de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre vert 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Pommier, p. 322, 2021, 978-2-7465-2360-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performance of a power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18840174. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankinée Kirakozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins à l’amélioration énergétique des bâtiments publics en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers de la Chaire Modélisation Prospective au service du Développement Durable; Working Paper n° 2021-01-29. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de jets d’air horizontaux et de la brumisation en vue de leur couplage pour le rafraichissement d’enceintes habitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_spi.energ. Mines ParisTech - Ecole des mines de Paris; Ecole Nationale Supérieure des Mines de Paris, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997ENMP0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01710849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques : contrôle modélisation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_sde.plan. Universite Nice Cote d'Azur; Mines ParisTech - Ecole des mines de Paris, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01691618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A21906FB"/>
+    <w:nsid w:val="F0164A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guerassimoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1775-6069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129086290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Bousnina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2024.100163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick F Alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Polleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Korp&#229;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Tedeschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3261805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassene Jebali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.11.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XFNPMBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C9V1M50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.07.048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K540WFCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Seck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.05.035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC23HWJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Uma&#241;a-Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04323498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589648v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Akkouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai Quynh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lepivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03587180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakosian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Djemaa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anglade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4839998" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boularan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Golli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fonzes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gschwind" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nerot-Salhi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136322v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sobra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Adegnon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01813227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02930720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/microgrids-pourquoi-pour-qui.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/smart-grids.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561132v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/eau-et-energie-destins-croises.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/iles-et-energie.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01710849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0785" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691618v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guerassimoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1775-6069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129086290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Bousnina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2024.100163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick F Alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Polleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Korp&#229;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Tedeschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3261805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassene Jebali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.11.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XFNPMBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C9V1M50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.07.048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K540WFCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Seck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.05.035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC23HWJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Uma&#241;a-Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04323498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Akkouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589648v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai Quynh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lepivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03587180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakosian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Djemaa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663335v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anglade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4839998" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boularan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Golli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nerot-Salhi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fonzes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gschwind" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136322v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sobra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Adegnon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02930720v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01813227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/microgrids-pourquoi-pour-qui.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/smart-grids.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561132v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/eau-et-energie-destins-croises.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/iles-et-energie.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01710849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0785" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691618v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>