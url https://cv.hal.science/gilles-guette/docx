--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1457,51 +1457,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITMAN: An Inter Tactical Mobile Ad Hoc Network Routing Protocol</w:t>
+                <w:t xml:space="preserve">Comparison of Inter-MANET routing protocol evaluation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
@@ -1519,106 +1519,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MILCOM 2016 - 2016 IEEE Military Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Baltimore, United States. </w:t>
+              <w:t xml:space="preserve">2016 13th International Conference on New Technologies for Distributed Systems (NOTERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/milcom.2016.7795431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2016.7745822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397710v1</w:t>
+                <w:t xml:space="preserve">hal-02415350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing inter-domain routing protocol assessment tools for MANET</w:t>
+                <w:t xml:space="preserve">Comparaison d'outils d'évaluation de performance des protocoles de routage inter-MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
@@ -1636,106 +1636,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Conference Francophone sur les Nouvelles Technologies de la Répartition (NOTERE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355402v1</w:t>
+                <w:t xml:space="preserve">hal-01355407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'outils d'évaluation de performance des protocoles de routage inter-MANET</w:t>
+                <w:t xml:space="preserve">Comparing inter-domain routing protocol assessment tools for MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
@@ -1753,97 +1744,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conference Francophone sur les Nouvelles Technologies de la Répartition (NOTERE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2016.7511313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355407v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Inter-MANET routing protocol evaluation tools</w:t>
+                <w:t xml:space="preserve">ITMAN: An Inter Tactical Mobile Ad Hoc Network Routing Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
@@ -1861,82 +1861,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 13th International Conference on New Technologies for Distributed Systems (NOTERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">MILCOM 2016 - 2016 IEEE Military Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Baltimore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2016.7745822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/milcom.2016.7795431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415350v1</w:t>
+                <w:t xml:space="preserve">hal-01397710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Reputation Mechanism: A Usable Solution Handling Negative Ratings</w:t>
               </w:r>
@@ -2750,330 +2750,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for DNSSEC Trusted Key Rollover</w:t>
+                <w:t xml:space="preserve">Le roulement automatique des clés de confiance dans les résolveurs DNSSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fort David</w:t>
+                <w:t xml:space="preserve">David Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN). Jeju, Korea. January 31 - February 2, 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la Sécurité et Architecture Réseaux (SAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Batz-sur-mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501893v1</w:t>
+                <w:t xml:space="preserve">hal-00530280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDS Resource Record: Generalization of the Delegation Signer Model</w:t>
+                <w:t xml:space="preserve">Algorithm for DNSSEC Trusted Key Rollover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Fort</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fort David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Networking (ICN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_95⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN). Jeju, Korea. January 31 - February 2, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Jeju, South Korea. pp.679 - 688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30582-8_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184262v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roulement automatique des clés de confiance dans les résolveurs DNSSEC</w:t>
+                <w:t xml:space="preserve">GDS Resource Record: Generalization of the Delegation Signer Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Sécurité et Architecture Réseaux (SAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Networking (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Réunion, France. pp.844-851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530280v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t>
               </w:r>
@@ -3148,50 +3148,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les faiblesses du DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Securité et Architecture Réseaux (SAR 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3213,51 +3295,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3267,154 +3349,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin for security evaluation using an attack agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USENIX 2024 - 33rd USENIX Security Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Philadelphia, United States. , pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3424,91 +3506,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la sécurité des réseaux et à la compréhension des attaques et des attaquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Rennes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04818171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3518,371 +3600,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWNJUTSU: A Dataset and a Semantics-Driven Approach to Retrace Attack Campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad Berady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Special Issue on Recent Advances in Network Security Management, 19 (4), pp.5252-5264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3183476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From TTP to IoC: Advanced Persistent Graphs for Threat Hunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad Berady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue on Latest Developments for Security Management of Networks and Services, 18 (2), pp.1321 - 1333. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2021.3056999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybil Nodes Detection based on Received Signal Strength Variations within VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Bouassida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shawky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of network security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (3), pp.322-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3892,51 +3974,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Distributed Privacy-Preserving Reputation Mechanism Handling Non-Monotonic Ratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3984,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4038,51 +4120,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc - Signatures de réputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4091,77 +4173,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01346179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4171,51 +4253,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Signatures of Reputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4264,70 +4346,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hansen, M.; Hoepman, J.-H.; Leenes, R.; Whitehouse, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy and Identity Management for Emerging Services and Technologies : 8th IFIP WG 9.2, 9.5, 9.6/11.7, 11.4, 11.6 International Summer School, Nijmegen, The Netherlands, June 17-21, 2013, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AICT-421, Springer, pp.165-176, 2014, IFIP Advances in Information and Communication Technology (TUTORIAL), 978-3-642-55136-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-55137-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4337,175 +4419,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of compromised zone keys in DNSSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1787, 2006, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of compromised zone keys in DNSSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5854, INRIA. 2006, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4573,51 +4655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A36B880F"/>
+    <w:nsid w:val="F35E6730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4804,51 +4886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8051-0013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012721000003767" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04163780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Abgrall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379869v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Berady" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019.00023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grandhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450393" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/milcom.2016.7795431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511313" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02415350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2016.7745822" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00919218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cloitre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Donias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00919178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2222436.2222443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30582-8_71" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_95" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courtay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3183476" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3056999" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104837v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8051-0013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012721000003767" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04163780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Abgrall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379869v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Berady" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019.00023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grandhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450393" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02415350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2016.7745822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/milcom.2016.7795431" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00919218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cloitre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Donias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00919178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2222436.2222443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30582-8_71" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_95" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courtay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3183476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3056999" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104837v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070172v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>