--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -160,51 +160,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping IPv4, IPv6, and TCP data: exploring errors, test case context, and multiple overlaps inside network stacks and NIDSes with PYROLYSE</w:t>
+                <w:t xml:space="preserve">Overlapping data in network protocols: bridging OS and NIDS reassembly gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazel</w:t>
@@ -222,97 +222,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chifflier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAID 2025 - 28th International Symposium on Research in Attacks, Intrusions and Defenses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia, Australia. pp.1-19</w:t>
+              <w:t xml:space="preserve">DIMVA 2025 - Conference on Detection of Intrusions and Malware &amp; Vulnerability Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283756v1</w:t>
+                <w:t xml:space="preserve">hal-05282871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping data in network protocols: bridging OS and NIDS reassembly gap</w:t>
+                <w:t xml:space="preserve">Overlapping IPv4, IPv6, and TCP data: exploring errors, test case context, and multiple overlaps inside network stacks and NIDSes with PYROLYSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazel</w:t>
@@ -330,73 +330,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chifflier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMVA 2025 - Conference on Detection of Intrusions and Malware &amp; Vulnerability Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">RAID 2025 - 28th International Symposium on Research in Attacks, Intrusions and Defenses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia, Australia. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282871v1</w:t>
+                <w:t xml:space="preserve">hal-05283756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URSID: Automatically Refining a Single Attack Scenario into Multiple Cyber Range Architectures</w:t>
               </w:r>
@@ -636,303 +636,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et test des ambiguïtés de recouvrement de données pour l'obtention des politiques de ré-assemblage dans les protocoles réseaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Mazel</w:t>
+                <w:t xml:space="preserve">CVE representation to build attack positions graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2023 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">CyberHunt 2023 - 6th Annual Workshop on Cyber Threat Intelligence and Hunting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE BigData, Dec 2023, Sorrento, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165396v1</w:t>
+                <w:t xml:space="preserve">hal-04317023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVE representation to build attack positions graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+                <w:t xml:space="preserve">Modélisation et test des ambiguïtés de recouvrement de données pour l'obtention des politiques de ré-assemblage dans les protocoles réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guihéry</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chifflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Crémilleux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CyberHunt 2023 - 6th Annual Workshop on Cyber Threat Intelligence and Hunting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE BigData, Dec 2023, Sorrento, Italy. pp.1-5</w:t>
+              <w:t xml:space="preserve">RESSI 2023 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317023v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling stealth attack paths in Windows Environments using AWARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSNet 2023 - 7th Cyber Security in Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE ComSoc, Oct 2023, Montreal, Canada. pp.1-7</w:t>
@@ -1457,51 +1457,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Inter-MANET routing protocol evaluation tools</w:t>
+                <w:t xml:space="preserve">ITMAN: An Inter Tactical Mobile Ad Hoc Network Routing Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
@@ -1519,106 +1519,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 13th International Conference on New Technologies for Distributed Systems (NOTERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">MILCOM 2016 - 2016 IEEE Military Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Baltimore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2016.7745822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/milcom.2016.7795431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415350v1</w:t>
+                <w:t xml:space="preserve">hal-01397710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'outils d'évaluation de performance des protocoles de routage inter-MANET</w:t>
+                <w:t xml:space="preserve">Comparison of Inter-MANET routing protocol evaluation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
@@ -1636,97 +1636,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conference Francophone sur les Nouvelles Technologies de la Répartition (NOTERE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 13th International Conference on New Technologies for Distributed Systems (NOTERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2016.7745822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355407v1</w:t>
+                <w:t xml:space="preserve">hal-02415350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing inter-domain routing protocol assessment tools for MANET</w:t>
+                <w:t xml:space="preserve">Comparaison d'outils d'évaluation de performance des protocoles de routage inter-MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
@@ -1744,106 +1753,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Conference Francophone sur les Nouvelles Technologies de la Répartition (NOTERE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2016.7511313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355402v1</w:t>
+                <w:t xml:space="preserve">hal-01355407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITMAN: An Inter Tactical Mobile Ad Hoc Network Routing Protocol</w:t>
+                <w:t xml:space="preserve">Comparing inter-domain routing protocol assessment tools for MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
@@ -1861,82 +1861,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MILCOM 2016 - 2016 IEEE Military Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Baltimore, United States. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/milcom.2016.7795431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2016.7511313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397710v1</w:t>
+                <w:t xml:space="preserve">hal-01355402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Reputation Mechanism: A Usable Solution Handling Negative Ratings</w:t>
               </w:r>
@@ -2750,330 +2750,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roulement automatique des clés de confiance dans les résolveurs DNSSEC</w:t>
+                <w:t xml:space="preserve">Algorithm for DNSSEC Trusted Key Rollover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fort</w:t>
+                <w:t xml:space="preserve">Fort David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Sécurité et Architecture Réseaux (SAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN). Jeju, Korea. January 31 - February 2, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Jeju, South Korea. pp.679 - 688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30582-8_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530280v1</w:t>
+                <w:t xml:space="preserve">hal-01501893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for DNSSEC Trusted Key Rollover</w:t>
+                <w:t xml:space="preserve">GDS Resource Record: Generalization of the Delegation Signer Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fort David</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN). Jeju, Korea. January 31 - February 2, 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-30582-8_71⟩</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Networking (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Réunion, France. pp.844-851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501893v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDS Resource Record: Generalization of the Delegation Signer Model</w:t>
+                <w:t xml:space="preserve">Le roulement automatique des clés de confiance dans les résolveurs DNSSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Networking (ICN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres francophones sur la Sécurité et Architecture Réseaux (SAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Batz-sur-mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01184262v1</w:t>
+                <w:t xml:space="preserve">hal-00530280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t>
               </w:r>
@@ -3102,250 +3102,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Réseaux (JRES 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459436v1</w:t>
+                <w:t xml:space="preserve">hal-04802096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faiblesses du DNS</w:t>
+                <w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Securité et Architecture Réseaux (SAR 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Réseaux (JRES 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585818v1</w:t>
+                <w:t xml:space="preserve">hal-01459436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t>
+                <w:t xml:space="preserve">Les faiblesses du DNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">Securité et Architecture Réseaux (SAR 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802096v1</w:t>
+                <w:t xml:space="preserve">hal-05585818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3363,51 +3363,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin for security evaluation using an attack agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,77 +4094,243 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending Signatures of Reputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hansen, M.; Hoepman, J.-H.; Leenes, R.; Whitehouse, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Identity Management for Emerging Services and Technologies : 8th IFIP WG 9.2, 9.5, 9.6/11.7, 11.4, 11.6 International Summer School, Nijmegen, The Netherlands, June 17-21, 2013, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AICT-421, Springer, pp.165-176, 2014, IFIP Advances in Information and Communication Technology (TUTORIAL), 978-3-642-55136-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-55137-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc - Signatures de réputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4173,249 +4339,83 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01346179v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-00997133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4447,139 +4447,139 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of compromised zone keys in DNSSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1787, 2006, pp.13</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5854, INRIA. 2006, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001138v1</w:t>
+                <w:t xml:space="preserve">inria-00070172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of compromised zone keys in DNSSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5854, INRIA. 2006, pp.13</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1787, 2006, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070172v1</w:t>
+                <w:t xml:space="preserve">inria-00001138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4655,51 +4655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F35E6730"/>
+    <w:nsid w:val="0A633C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4886,51 +4886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8051-0013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012721000003767" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04163780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Abgrall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379869v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Berady" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019.00023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grandhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450393" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02415350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2016.7745822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/milcom.2016.7795431" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00919218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cloitre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Donias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00919178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2222436.2222443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30582-8_71" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_95" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courtay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3183476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3056999" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104837v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070172v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8051-0013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282871v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012721000003767" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04163780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Abgrall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379869v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Berady" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019.00023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grandhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450393" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/milcom.2016.7795431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02415350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2016.7745822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00919218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cloitre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Donias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00919178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2222436.2222443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30582-8_71" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_95" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802096v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courtay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3183476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3056999" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104837v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>