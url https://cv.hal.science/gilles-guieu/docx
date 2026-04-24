--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -174,277 +174,277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire : driver de la coopétition : le cas du Liège Gascon</w:t>
+                <w:t xml:space="preserve">Comprendre les télétravailleurs pour mieux les attirer et les fidéliser : un défi pour les territoires de montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dari</w:t>
+                <w:t xml:space="preserve">Erika Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El Ouartassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (55), pp.45-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.055.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931785v1</w:t>
+                <w:t xml:space="preserve">halshs-05315052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les télétravailleurs pour mieux les attirer et les fidéliser : un défi pour les territoires de montagne ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika Allais</w:t>
+                <w:t xml:space="preserve">Le territoire : driver de la coopétition : le cas du Liège Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05315052v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a conventional to a sustainable business model – a review on transformation actions and indicators</w:t>
               </w:r>
@@ -456,51 +456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gundolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Logistics and Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.100258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -534,64 +534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : driver de la coopétition : Le cas du Liège Gascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Volume 40 (6), pp.58-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -759,64 +759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle clé de l’acteur tiers pour régénérer une filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (6), pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -841,51 +841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche de lecture de l’ouvrage Entrepreneuriat, spiritualité et religion - Des sphères antinomiques ou étroitement liées ? de Katherine Gundolf et Frank Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Malsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -917,234 +917,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04522128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership, creativity and routine in small businesses experiencing hyper-growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How to get more with less? Scarce resources and high social ambition: effectuation as KM tool in social entrepreneurial projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Malsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo-Paul Dana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (10), pp.1949-1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JKM-12-2018-0745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.182.0147⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02425552v1</w:t>
+                <w:t xml:space="preserve">halshs-02425551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to get more with less? Scarce resources and high social ambition: effectuation as KM tool in social entrepreneurial projects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Leadership, creativity and routine in small businesses experiencing hyper-growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Dana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JKM-12-2018-0745⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 18 (2), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.182.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02425551v1</w:t>
+                <w:t xml:space="preserve">halshs-02425552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A paradoxical approach symbiotic to postmerger integration: a French longitudinal case study</w:t>
               </w:r>
@@ -1156,51 +1156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotte Luscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1273,51 +1273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1390,51 +1390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (274), pp.127-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1468,64 +1468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d’une dynamique durable d’hypercroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,51 +1598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional facets of dynamic capabilities in territorialized networks of innovation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice M.K Meurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (5), pp.155-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1667,51 +1667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribuições da economia de proximidade para a compreensão dos processos de interação entre os agentes. Análise de duas aglomerações produtivas locais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Cadernos de Cultura et Ciencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Servantie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1847,784 +1847,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation logistique est-elle singulière ? État de l’art et jugement des experts</w:t>
+                <w:t xml:space="preserve">L’innovation logistique est-elle singulière ? Etat de l’art et jugement des experts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (2), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2016.1250611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151417v1</w:t>
+                <w:t xml:space="preserve">halshs-01413757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation logistique est-elle singulière ? Etat de l’art et jugement des experts.</w:t>
+                <w:t xml:space="preserve">Performance des stratégies BoP orientées &amp;quot;produit&amp;quot;. Une analyse par la méthode de sondage de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Elbahraoui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hervé Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2016.1250611⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (numéro spécial), pp.143-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1063711ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01413757v1</w:t>
+                <w:t xml:space="preserve">hal-01477872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des stratégies BoP orientées &amp;quot;produit&amp;quot;. Une analyse par la méthode de sondage de cas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’entrepreneur visionnaire au cœur de l’hypercroissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.27-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477872v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrepreneur visionnaire au cœur de l’hypercroissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les stratégies d’acteurs dans la mutualisation logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Livolsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2013.11517025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01413651v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d’acteurs dans la mutualisation logistique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quelle est la place de la créativité organisationnelle dans les PME en hypercroissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Livolsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483392v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place de la créativité organisationnelle dans les PME en hypercroissance ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entrepreneuriat coopétitif : comment intégrer la concurrence dans un contexte coopératif ? Une enquête auprès des éleveurs de rennes sames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 27 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1028045ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01413661v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat coopétitif : comment intégrer la concurrence dans un contexte coopératif ? Une enquête auprès des éleveurs de rennes sames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High growth trajectories in small and medium sized enterprises: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (3-4), </w:t>
+              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.623-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1028045ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JSBED-09-2014-0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01413760v1</w:t>
+                <w:t xml:space="preserve">halshs-01090798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétitivité des territoires : quelle vision stratégique les grands ports maritimes français peuvent-ils promouvoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Camman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Livolsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (2), pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2652,278 +2635,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High growth trajectories in small and medium sized enterprises: a comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Logistique et petite entreprise : une étude typologique exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (4), pp.623-637. </w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 | 2014, pp.49-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JSBED-09-2014-0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/cst.12138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01090798v1</w:t>
+                <w:t xml:space="preserve">halshs-01413762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistique et petite entreprise : une étude typologique exploratoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Logistique et Supply Chain Management : stratégies et pratiques stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 | 2014, pp.49-66. </w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Logistique et supply chain management : stratégies et pratiques stratégiques, 21 (3), pp.3-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/cst.12138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2013.11517020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01413762v1</w:t>
+                <w:t xml:space="preserve">hal-01477954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d’acteurs dans la mutualisation logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Livolsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (3), pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2942,753 +2925,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistique et Supply Chain Management : stratégies et pratiques stratégiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structuration de la recherche francophone sur la PME et l'entrepreneuriat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Castagnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Business Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.20-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477954v1</w:t>
+                <w:t xml:space="preserve">halshs-00646883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de la recherche francophone sur la PME et l'entrepreneuriat.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Strategic Entrepreneurship - Analyse der Strukturen und Entwicklung des Forschungsfeldes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Castagnos</w:t>
+                <w:t xml:space="preserve">Sascha Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marxt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Filser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (1), pp.20-33</w:t>
+              <w:t xml:space="preserve">Zeitschrift für KMU und Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (3), pp.203-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00646883v1</w:t>
+                <w:t xml:space="preserve">halshs-00609042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Entrepreneurship - Analyse der Strukturen und Entwicklung des Forschungsfeldes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stratégie et structuration des trajectoires d'hyper croissance des PME : une étude de cas comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Filser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für KMU und Entrepreneurship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (3), pp.203-228</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (43), pp.36-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00609042v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie et structuration des trajectoires d'hyper croissance des PME : une étude de cas comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PME en hypercroissance : quelles clés de succès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (43), pp.36-55</w:t>
+              <w:t xml:space="preserve">Business Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.24-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00609043v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PME en hypercroissance : quelles clés de succès ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Théorie des ressources : débats théoriques et applicabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Management Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 204, pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.204.83-86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478091v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives fondées sur les ressources : proposition de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 204, pp.87-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des ressources : débats théoriques et applicabilités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perspectives fondées sur les ressources. Proposition de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 204, pp.83-86. </w:t>
+              <w:t xml:space="preserve">, 2010, 36 (204), pp.87-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.204.83-86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RFG.204.87-103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00646890v1</w:t>
+                <w:t xml:space="preserve">hal-05499421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des ressources. Débats théoriques et applicabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maltèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3720,665 +3729,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives fondées sur les ressources. Proposition de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Théorie des ressources. Débats théoriques et applicabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maltese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 36 (204), pp.87-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.204.87-103⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 36 (204), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.204.83-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499421v1</w:t>
+                <w:t xml:space="preserve">hal-05499423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des ressources. Débats théoriques et applicabilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Théorie des ressources : débats théoriques et applicabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brulhart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Maltese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 36 (204), pp.83-86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 5 (204), pp.83-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499423v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des ressources : débats théoriques et applicabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives fondées sur les ressources : proposition de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brulhart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Maltese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (204), pp.83-86</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 204, pp.87-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.204.87-103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492097v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives fondées sur les ressources : proposition de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conseils d'administration et réseaux d'administrateurs en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maltese</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 204, pp.87-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.204.87-103⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 34 (185), pp.21 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.185.21-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00646891v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'administration et réseaux d'administrateurs en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">conseils d'administration et réseaux d'administrateurs en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (185), pp.21 - 45. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 185, pp.21-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00649037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4388,2004 +4280,2004 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du télétravail par les travailleurs. Quels enseignements d’une analyse transalpine sur l’expérience du télétravail et la satisfaction personnelle et professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Oddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT, Mulhouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04958305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du télétravail par les travailleurs. Quels enseignements d'une analyse transalpine sur l'expérience du télétravail et la satisfaction personnelle et professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Oddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli spazi di coworking in territori rurali : Fattabilità e caratteristiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagrazia Monaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Benozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX. Congresso nazionale della sezione di psicologia per le organizzazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, universita degli studi di Bergamo, Sep 2024, Bergame (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04958347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer la transition vers le travail hybride et les bureaux satellites pour revitaliser les zones de montagne reculées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">COMPRENDRE LES TÉLÉTRAVAILLEURS POUR MIEUX LES ATTIRER ET LES FIDÉLISER : UN DÉFI POUR LES TERRITOIRES DE MONTAGNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El Ouartassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El Ouartassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Recherche IUT Aix-Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iut Aix-Marseille, Mar 2023, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">34ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522273v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04503078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRENDRE LES TÉLÉTRAVAILLEURS POUR MIEUX LES ATTIRER ET LES FIDÉLISER : UN DÉFI POUR LES TERRITOIRES DE MONTAGNE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer la transition vers le travail hybride et les bureaux satellites pour revitaliser les zones de montagne reculées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Allais</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sofiane El Ouartassi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Séminaire Recherche IUT Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iut Aix-Marseille, Mar 2023, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04503078v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chocs externes et comportements entrepreneuriaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENIG 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDC - PSB, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell me what you read, I'll tell you what you are&amp;quot;. Relationship between environmental scanning and strategic orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BALAS (Business Association for Latin-American Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d’administration dans les PME et les entreprises familiales. Un réexamen de la thématique 18 ans après l’article séminal de Morten Huse (ERD 2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème CIFEPME, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-merger integration success through organizational ambidexterity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM, track 13.01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a trouvé le « Patron » ! Ou l’art de faire plus avec moins. Du réseau de l’entrepreneur à l’entrepreneur en réseau : effectuation, bricolage don et subsidiarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Malsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AEI-AIREPME, FNEGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle intégré de la PME en hypercroissance. La place centrale de l'entrepreneur visionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEADERSHIP, CREATIVITÉ ET ROUTINE DANS LES PETITES ENTREPRISES EN HYPERCROISSANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Paul Dana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01772718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat social : Une analyse bibliometrique du champ (2015-2016) par la methode des cocitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Malsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AEI – Dakar, décembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01772704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boards of directors in SMEs: A review and research agenda. A re-examination of the topic 15 years after Morten Huse (ERD 2000) review.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structuration de la pensée scientifique en logistique. Quelles évolutions récentes ? Une analyse bibliométrique des RIRL 2006-2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Livolsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Saint-Gall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of St.Gallen – Swiss Research Institute of Small Business and Entrepreneurship | KMU-HSG, Aug 2016, Saint-Gall, Switzerland</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478182v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de la pensée scientifique en logistique. Quelles évolutions récentes ? Une analyse bibliométrique des RIRL 2006-2014.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Boards of directors in SMEs: A review and research agenda. A re-examination of the topic 15 years after Morten Huse (ERD 2000) review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Rencontres de Saint-Gall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of St.Gallen – Swiss Research Institute of Small Business and Entrepreneurship | KMU-HSG, Aug 2016, Saint-Gall, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478172v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of paradoxes through merger process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotte S. Lüscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat stratégique et hypercroissance des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONGRES AEI - 9e congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical tension and post-merger integration: A French case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Recherche en Management : Les approches paradoxales en management : formes, usages, dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional facet of dynamic capabilities in territorialized networks of innovation. Empirical evidence from French clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice M. K Meurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th SKM Symposium </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capacités dynamiques dans un contexte inter-organisationnel : une étude dans des réseaux territorialisés de la région PACA</w:t>
+                <w:t xml:space="preserve">En quoi les théories du management international éclairent-elles le processus d’internationalisation des multinationales issues de pays émergents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice M. K Meurier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marion Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes BS, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">4ème conférence annuelle ATLAS-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476949v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la croissance rapide : combiner le paradoxe et la logique dominante pour un modèle d’hypercroissance durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,582 +6292,582 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème CIFEPME - Congrès international francophone en entrepreneuriat et PME, Agadir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi les théories du management international éclairent-elles le processus d’internationalisation des multinationales issues de pays émergents ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les capacités dynamiques dans un contexte inter-organisationnel : une étude dans des réseaux territorialisés de la région PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice M. K Meurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence annuelle ATLAS-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes BS, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473786v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneur visionnaire. Une analyse à partir des discours des dirigeants des PME en hypercroissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La croissance des entreprises Nouvel enjeu pour le management ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion durable de la PME en hypercroissance, entre pratiques stratégiques paradoxales et logique dominante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats Généraux du Management dans les Pays d’Expression Latine (EGMPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multinationales émergentes : un phénomène d’ampleur mondiale, un défi pour le paysage managérial français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIème états généraux du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The creation of strategy for hyper growth in a SME. Between dominant logic, paradoxical strategic thoughts and paradoxical strategic practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RENT - Research on Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00457246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut de l'action dans les Sciences de Gestion : quelques éléments de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche FNEGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNEGE, Oct 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6985,117 +6877,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sept points clés de la croissance de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. d'Organisation, pp.308, 2011, Avec la méthode des cas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00630430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7105,1114 +6997,1114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Hamel et Coimbatore Krishnao Prahalad - Iconoclastes, provocateurs et visionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dirigé par Thomas Loilier et Albéric Tellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en stratégie - 2ème édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, Management &amp; société, 2020, Grands auteurs (ISSN 1624-2203), 978-2-37687-298-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique, un enjeu politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La logistisation du monde. Chroniques sur une révolution en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-230, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies de multinationales émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Xavier Meschi; Frédéric Prévot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies émergentes : Quels enjeux pour le management international ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vuibert, pp.101-120, 2016, 978-2-311-40360-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinationales émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmes multinationales émergentes et logistique durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique Durable du Futur : éléments programmatiques – Tome 2, CRET-LOG – PREDIT 4 – ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique &amp;quot; et &amp;quot; supply chain &amp;quot;. Une décennie de diffusion dans les revues généralistes francophones de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belin-Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Fabbe-Costes, Gilles Paché. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La logistique, Une approche innovante des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.17-24, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management entre globalisation et diversités : le phénomène des multinationales émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martinet A-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et sociétés : mutations et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 1, Vuibert, pp.15-23, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Barthe</w:t>
+                <w:t xml:space="preserve">Corinne Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+                <w:t xml:space="preserve">Michelle Bergadaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FNEGE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et sociétés, Mutations et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VUIBERT, pp.69-81, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques du dirigeant de PME en hypercroissance : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Lecointre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de l’économie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gualino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-158, 2012, 978-2-297-02067-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques du dirigeant de PME en hypercroissance : une revue de la littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Lecointre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de l'économie PME - volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, gualino, pp.26, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00649044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les PME en hypercroissance sont-elles vraiment singulières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Lecointre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de l’économie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gualino, pp.223-243, 2009, 978-2-297-01321-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les PME en hypercroisance sont-elles vraiment singulières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de l'économie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gualino, pp.215-234, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00457243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8222,104 +8114,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board of directors in SMEs: A review and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01772679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8329,287 +8221,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlpSatellites policy guidelines &amp;quot;Enabling a remote-working ecosystem to make remote areas thrive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagrazia Monaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Benozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chiara Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chiara Pizzorno</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dario Musolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interreg alpine space. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04958423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIVE WHEREVER YOU WANT AND WORK WHERE YOU'RE LIVING AlpSatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagrazia Monaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Benozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Moosbrugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interreg Alpine Space AlpSatellites. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8677,51 +8569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B81F7A8C"/>
+    <w:nsid w:val="AA88E1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8908,51 +8800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052199592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Allais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El Ouartassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.055.0045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brunner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clscn.2025.100258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.406.0058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03941333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Malsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Dana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.182.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-12-2018-0745" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-BZDLMZ5F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Luscher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-08-2017-0158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2017-0947" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Dana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00180" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M.K Meurier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Servantie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-015-0162-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1250611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Elbahraoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheillan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063711ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Livolsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413661v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028045ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-09-2014-0151" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Castagnos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kraus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marxt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maltese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646890v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.204.83-86" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05499421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.204.87-103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05499423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.185.21-45" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E025E3A9953264F0BE3761CA77671723ECE6CFE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Oddou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Oddou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Monaci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Benozzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Almeida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pimentel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772718v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paul Dana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01326535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte S. L&#252;scher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M. K Meurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615083v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hetzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500013v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/2335376" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Pizzorno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Musolino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Moosbrugger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052199592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315052v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El Ouartassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.055.0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brunner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clscn.2025.100258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.406.0058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03941333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Malsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-12-2018-0745" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-BZDLMZ5F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Dana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.182.0147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Luscher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-08-2017-0158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2017-0947" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Dana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00180" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M.K Meurier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Servantie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-015-0162-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1250611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheillan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063711ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Livolsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028045ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-09-2014-0151" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Castagnos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kraus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marxt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maltese" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.204.83-86" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492099v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05499421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.204.87-103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05499423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.185.21-45" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E025E3A9953264F0BE3761CA77671723ECE6CFE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Oddou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Oddou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Monaci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Benozzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pimentel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paul Dana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01326535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte S. L&#252;scher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M. K Meurier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hetzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473761v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413710v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/2335376" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649044v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958423v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Pizzorno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Musolino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Moosbrugger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>