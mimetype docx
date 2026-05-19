--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1,8514 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8462 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:44.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Guieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6456-1021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052199592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=6pwLHc0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les télétravailleurs pour mieux les attirer et les fidéliser : un défi pour les territoires de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane El Ouartassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (55), pp.45-77. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.055.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05315052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : driver de la coopétition : le cas du Liège Gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a conventional to a sustainable business model – a review on transformation actions and indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gundolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.100258. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clscn.2025.100258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05315059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : driver de la coopétition : Le cas du Liège Gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 40 (6), pp.58-73. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.406.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05315060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle clé de l’acteur tiers pour régénérer une filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (6), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche de lecture de l’ouvrage Entrepreneuriat, spiritualité et religion - Des sphères antinomiques ou étroitement liées ? de Katherine Gundolf et Frank Janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Malsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3-4), pp.220-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04522128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to get more with less? Scarce resources and high social ambition: effectuation as KM tool in social entrepreneurial projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Malsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (10), pp.1949-1964. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JKM-12-2018-0745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership, creativity and routine in small businesses experiencing hyper-growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Paul Dana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 18 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.182.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradoxical approach symbiotic to postmerger integration: a French longitudinal case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Luscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.232-259. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EBR-08-2017-0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching organizational ambidexterity in the merger process: a temporal switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (5), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MD-10-2017-0947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer une intégration post-fusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (274), pp.127-145. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une dynamique durable d’hypercroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tannery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Dana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (271), pp.47-66. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the multidimensional facets of dynamic capabilities in territorialized networks of innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice M.K Meurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (5), pp.155-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições da economia de proximidade para a compreensão dos processos de interação entre os agentes. Análise de duas aglomerações produtivas locais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cadernos de Cultura et Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation logistique est-elle singulière ? Etat de l’art et jugement des experts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane El Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claye-Puaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1250611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Entrepreneurial Internationalization a field ? A bibliometric analysis (1989-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Servantie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.168-212. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10843-015-0162-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des stratégies BoP orientées &amp;quot;produit&amp;quot;. Une analyse par la méthode de sondage de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (numéro spécial), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1063711ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur visionnaire au cœur de l’hypercroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’acteurs dans la mutualisation logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Camman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Livolsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2013.11517025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la place de la créativité organisationnelle dans les PME en hypercroissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat coopétitif : comment intégrer la concurrence dans un contexte coopératif ? Une enquête auprès des éleveurs de rennes sames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3-4), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028045ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High growth trajectories in small and medium sized enterprises: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.623-637. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSBED-09-2014-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01090798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitivité des territoires : quelle vision stratégique les grands ports maritimes français peuvent-ils promouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Camman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Livolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2014.11517050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique et petite entreprise : une étude typologique exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claye-Puaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 | 2014, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’acteurs dans la mutualisation logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Camman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Livolsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.57-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique et Supply Chain Management : stratégies et pratiques stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Camman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Logistique et supply chain management : stratégies et pratiques stratégiques, 21 (3), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2013.11517020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Entrepreneurship - Analyse der Strukturen und Entwicklung des Forschungsfeldes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marxt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Filser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für KMU und Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.203-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche francophone sur la PME et l'entrepreneuriat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Castagnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.20-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et structuration des trajectoires d'hyper croissance des PME : une étude de cas comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (43), pp.36-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME en hypercroissance : quelles clés de succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des ressources : débats théoriques et applicabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brulhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maltese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204, pp.83-86. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.204.83-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives fondées sur les ressources : proposition de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brulhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maltese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des ressources. Débats théoriques et applicabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brulhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maltèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives fondées sur les ressources. Proposition de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brulhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maltese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (204), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.204.87-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des ressources. Débats théoriques et applicabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brulhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maltese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (204), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.204.83-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des ressources : débats théoriques et applicabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brulhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maltese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (204), pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives fondées sur les ressources : proposition de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brulhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maltese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204, pp.87-103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.204.87-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conseils d'administration et réseaux d'administrateurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185, pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'administration et réseaux d'administrateurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (185), pp.21 - 45. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.185.21-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du télétravail par les travailleurs. Quels enseignements d’une analyse transalpine sur l’expérience du télétravail et la satisfaction personnelle et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT, Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04958305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du télétravail par les travailleurs. Quels enseignements d'une analyse transalpine sur l'expérience du télétravail et la satisfaction personnelle et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli spazi di coworking in territori rurali : Fattabilità e caratteristiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Benozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. Congresso nazionale della sezione di psicologia per le organizzazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, universita degli studi di Bergamo, Sep 2024, Bergame (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04958347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la transition vers le travail hybride et les bureaux satellites pour revitaliser les zones de montagne reculées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane El Ouartassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche IUT Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iut Aix-Marseille, Mar 2023, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPRENDRE LES TÉLÉTRAVAILLEURS POUR MIEUX LES ATTIRER ET LES FIDÉLISER : UN DÉFI POUR LES TERRITOIRES DE MONTAGNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane El Ouartassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04503078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocs externes et comportements entrepreneuriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENIG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDC - PSB, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me what you read, I'll tell you what you are&amp;quot;. Relationship between environmental scanning and strategic orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BALAS (Business Association for Latin-American Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’administration dans les PME et les entreprises familiales. Un réexamen de la thématique 18 ans après l’article séminal de Morten Huse (ERD 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-merger integration success through organizational ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM, track 13.01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a trouvé le « Patron » ! Ou l’art de faire plus avec moins. Du réseau de l’entrepreneur à l’entrepreneur en réseau : effectuation, bricolage don et subsidiarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Malsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME, FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle intégré de la PME en hypercroissance. La place centrale de l'entrepreneur visionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEADERSHIP, CREATIVITÉ ET ROUTINE DANS LES PETITES ENTREPRISES EN HYPERCROISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paul Dana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat social : Une analyse bibliometrique du champ (2015-2016) par la methode des cocitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Malsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AEI – Dakar, décembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boards of directors in SMEs: A review and research agenda. A re-examination of the topic 15 years after Morten Huse (ERD 2000) review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Saint-Gall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of St.Gallen – Swiss Research Institute of Small Business and Entrepreneurship | KMU-HSG, Aug 2016, Saint-Gall, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la pensée scientifique en logistique. Quelles évolutions récentes ? Une analyse bibliométrique des RIRL 2006-2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Livolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of paradoxes through merger process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte S. Lüscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat stratégique et hypercroissance des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES AEI - 9e congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical tension and post-merger integration: A French case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche en Management : Les approches paradoxales en management : formes, usages, dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the multidimensional facet of dynamic capabilities in territorialized networks of innovation. Empirical evidence from French clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice M. K Meurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th SKM Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les théories du management international éclairent-elles le processus d’internationalisation des multinationales issues de pays émergents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence annuelle ATLAS-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la croissance rapide : combiner le paradoxe et la logique dominante pour un modèle d’hypercroissance durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tannery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Dana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème CIFEPME - Congrès international francophone en entrepreneuriat et PME, Agadir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capacités dynamiques dans un contexte inter-organisationnel : une étude dans des réseaux territorialisés de la région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice M. K Meurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes BS, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur visionnaire. Une analyse à partir des discours des dirigeants des PME en hypercroissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La croissance des entreprises Nouvel enjeu pour le management ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion durable de la PME en hypercroissance, entre pratiques stratégiques paradoxales et logique dominante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tannery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management dans les Pays d’Expression Latine (EGMPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales émergentes : un phénomène d’ampleur mondiale, un défi pour le paysage managérial français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème états généraux du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of strategy for hyper growth in a SME. Between dominant logic, paradoxical strategic thoughts and paradoxical strategic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tannery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENT - Research on Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de l'action dans les Sciences de Gestion : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sept points clés de la croissance de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brulhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. d'Organisation, pp.308, 2011, Avec la méthode des cas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Hamel et Coimbatore Krishnao Prahalad - Iconoclastes, provocateurs et visionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirigé par Thomas Loilier et Albéric Tellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en stratégie - 2ème édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, Management &amp; société, 2020, Grands auteurs (ISSN 1624-2203), 978-2-37687-298-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique, un enjeu politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistisation du monde. Chroniques sur une révolution en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-230, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies de multinationales émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Xavier Meschi; Frédéric Prévot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies émergentes : Quels enjeux pour le management international ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vuibert, pp.101-120, 2016, 978-2-311-40360-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinationales émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes multinationales émergentes et logistique durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique Durable du Futur : éléments programmatiques – Tome 2, CRET-LOG – PREDIT 4 – ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique &amp;quot; et &amp;quot; supply chain &amp;quot;. Une décennie de diffusion dans les revues généralistes francophones de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belin-Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Fabbe-Costes, Gilles Paché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique, Une approche innovante des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.17-24, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management entre globalisation et diversités : le phénomène des multinationales émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martinet A-C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés : mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 1, Vuibert, pp.15-23, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FNEGE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés, Mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.69-81, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du dirigeant de PME en hypercroissance : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de l’économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-158, 2012, 978-2-297-02067-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du dirigeant de PME en hypercroissance : une revue de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de l'économie PME - volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, gualino, pp.26, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME en hypercroissance sont-elles vraiment singulières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de l’économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.223-243, 2009, 978-2-297-01321-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME en hypercroisance sont-elles vraiment singulières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.215-234, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board of directors in SMEs: A review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlpSatellites policy guidelines &amp;quot;Enabling a remote-working ecosystem to make remote areas thrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Benozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Pizzorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Feder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interreg alpine space. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04958423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVE WHEREVER YOU WANT AND WORK WHERE YOU'RE LIVING AlpSatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Benozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Moosbrugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interreg Alpine Space AlpSatellites. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8569,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA88E1F9"/>
+    <w:nsid w:val="607C9EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8800,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052199592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315052v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El Ouartassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.055.0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brunner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clscn.2025.100258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.406.0058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03941333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Malsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-12-2018-0745" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-BZDLMZ5F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Dana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.182.0147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Luscher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-08-2017-0158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2017-0947" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Dana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00180" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M.K Meurier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Servantie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-015-0162-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1250611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheillan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063711ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Livolsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028045ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-09-2014-0151" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Castagnos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kraus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marxt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maltese" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.204.83-86" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492099v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05499421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.204.87-103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05499423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.185.21-45" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E025E3A9953264F0BE3761CA77671723ECE6CFE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Oddou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Oddou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Monaci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Benozzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pimentel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paul Dana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01326535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte S. L&#252;scher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M. K Meurier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hetzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473761v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413710v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/2335376" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649044v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958423v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Pizzorno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Musolino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Moosbrugger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052199592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6pwLHc0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Allais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El Ouartassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.055.0045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brunner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clscn.2025.100258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05315060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.406.0058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03941333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Malsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-12-2018-0745" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-BZDLMZ5F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Dana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.182.0147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Luscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-08-2017-0158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2017-0947" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-1JH0XNLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Dana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M.K Meurier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1250611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Servantie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-015-0162-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheillan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063711ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Livolsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413661v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028045ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-09-2014-0151" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kraus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marxt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Castagnos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maltese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.204.83-86" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05499421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.204.87-103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05499423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.185.21-45" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E025E3A9953264F0BE3761CA77671723ECE6CFE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Oddou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Oddou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Monaci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Benozzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Almeida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pimentel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772718v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paul Dana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01326535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte S. L&#252;scher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M. K Meurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473786v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615083v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hetzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500013v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/2335376" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Pizzorno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Musolino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Moosbrugger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>