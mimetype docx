--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3602,165 +3602,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The political &amp;quot;participation&amp;quot; of entrepreneurs : challenge or opportunity for the Chinese Communist Party ?</w:t>
+                <w:t xml:space="preserve">L'entreprise citoyenne&amp;quot; en Chine : réalités et débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vol. 73 (1), pp.219-244</w:t>
+              <w:t xml:space="preserve">Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00207570v1</w:t>
+                <w:t xml:space="preserve">halshs-00207571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise citoyenne&amp;quot; en Chine : réalités et débats</w:t>
+                <w:t xml:space="preserve">The political &amp;quot;participation&amp;quot; of entrepreneurs : challenge or opportunity for the Chinese Communist Party ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcontinentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3</w:t>
+              <w:t xml:space="preserve">Social Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol. 73 (1), pp.219-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00207571v1</w:t>
+                <w:t xml:space="preserve">halshs-00207570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau du capitalisme familial. Défense et illustration par un entrepreneur du Zhejiang</w:t>
               </w:r>
@@ -4456,51 +4456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5560C51B"/>
+    <w:nsid w:val="D800BCB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4687,51 +4687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guiheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7096-4556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067116493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.guiheux@u-paris.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asianreviewofbooks.com/content/contemporary-china-1949-to-the-present-by-gilles-guiheux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chinainsight.info/2023/07/31/contemporary-china-1949-to-the-present-by-gilles-guiheux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09668136.2025.2517989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Precariousness-in-High-Growth-Economies-Comparing-Labor-in-Contemporary-China-and-in-Postwar-Japan-and-France/Guiheux-Thomann/p/book/9789048559176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456737/quand-la-chine-parle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/idees/article/2025/01/15/quand-la-chine-parle-un-kaleidoscope-d-expressions-chinoises-riche-d-enseignements_6499181_3232.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/vox/societe/charles-jaigu-un-milliard-de-chinois-malicieux-en-ligne-tous-les-jours-20250129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lenouvelespritpublic.fr/books/2497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/issue/etchi_0755-5857_2010_hos_1_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-int-info.ezproxy.u-paris.fr/journal-le-mouvement-social.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.ezproxy.u-paris.fr/revue-le-mouvement-social.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-entreprises-et-histoire-2021-2?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springeropen.com/collections/Laborgrowthchinajapan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workersoftheworld.uliege.be" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://experiencesouvrieres.uliege.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Jiang Fu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penglei Su" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuzhi Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyou Hou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Ruinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100750780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-Voix-de-migrants~.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.7881" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/the-asian-side-of-the-world/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05491259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04723078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Azeli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03506722v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiheux Gilles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blaive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goussef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Zombory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aguignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.103.0163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03432956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.9414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Guo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.8398" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9b1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Surubaru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guiheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7096-4556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067116493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.guiheux@u-paris.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asianreviewofbooks.com/content/contemporary-china-1949-to-the-present-by-gilles-guiheux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chinainsight.info/2023/07/31/contemporary-china-1949-to-the-present-by-gilles-guiheux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09668136.2025.2517989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Precariousness-in-High-Growth-Economies-Comparing-Labor-in-Contemporary-China-and-in-Postwar-Japan-and-France/Guiheux-Thomann/p/book/9789048559176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456737/quand-la-chine-parle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/idees/article/2025/01/15/quand-la-chine-parle-un-kaleidoscope-d-expressions-chinoises-riche-d-enseignements_6499181_3232.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/vox/societe/charles-jaigu-un-milliard-de-chinois-malicieux-en-ligne-tous-les-jours-20250129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lenouvelespritpublic.fr/books/2497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/issue/etchi_0755-5857_2010_hos_1_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-int-info.ezproxy.u-paris.fr/journal-le-mouvement-social.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.ezproxy.u-paris.fr/revue-le-mouvement-social.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-entreprises-et-histoire-2021-2?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springeropen.com/collections/Laborgrowthchinajapan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workersoftheworld.uliege.be" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://experiencesouvrieres.uliege.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Jiang Fu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penglei Su" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuzhi Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyou Hou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Ruinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100750780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-Voix-de-migrants~.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.7881" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/the-asian-side-of-the-world/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05491259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04723078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Azeli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03506722v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiheux Gilles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blaive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goussef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Zombory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aguignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.103.0163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03432956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.9414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Guo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.8398" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9b1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Surubaru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>