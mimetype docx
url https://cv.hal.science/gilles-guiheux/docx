--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -2523,1741 +2523,1741 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01395151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sortie du socialisme et la conversion à l’économie de marché</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pandémie en Chine : quelles conséquences pour l'emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aguignier</w:t>
+                <w:t xml:space="preserve">Ye Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renyou Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chavance</w:t>
+                <w:t xml:space="preserve">Ke Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nhu Tuyên Lê</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085429v1</w:t>
+                <w:t xml:space="preserve">halshs-03432452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations du monde du travail en Chine : du constat aux questions théoriques</w:t>
+                <w:t xml:space="preserve">En finir avec l'exception chinoise (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1281 lines deleted...]
-                <w:t xml:space="preserve">hal-01374051v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9b1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandémie en Chine : quelles conséquences pour l'emploi ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+                <w:t xml:space="preserve">La sortie du socialisme et la conversion à l’économie de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aguignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Tuyên Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 103 (2), pp.163-177. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Guo</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-03432452v1</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.103.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En finir avec l'exception chinoise (Mondes Sociaux)</w:t>
+                <w:t xml:space="preserve">Les mutations du monde du travail en Chine : du constat aux questions théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.9414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HISTOIRE DES ENTREPRISES SOCIALISTES : CHANTIERS EN COURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03432493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler en Chine au temps du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renyou Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une double socialisation scientifique en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018-4, pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Case of Double Socialisation in the Social Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.8398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde de choses de F. Trentmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.en ligne - en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’industrie chinoise de la confection entre configurations locales et flux globaux, 2015 (3), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie privée : le patronat taiwanais et l’action extérieure de la République de Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Diplomaties, 5, pp.137-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'un sujet consommateur dans la Chine urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.101-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White-Collar Migrants in Coastal Chinese Cities : Entrepreneurs of Their Professional Career</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Paul Zalio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84, pp.48-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents immobiliers à Shanghai. Des carrières de migrants à col blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Paul Zalio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les migrants ruraux : en marge des villes, un pont avec les campagnes, 2010 (4), pp.52-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The political &amp;quot;participation&amp;quot; of entrepreneurs : challenge or opportunity for the Chinese Communist Party ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol. 73 (1), pp.219-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise citoyenne&amp;quot; en Chine : réalités et débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du capitalisme familial. Défense et illustration par un entrepreneur du Zhejiang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.22-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du capitalisme familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.22-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une entreprise d’Etat à un marché spécialisé. La reconversion d’un espace économique urbain dans la province du Hunan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 78, pp.4-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04926855v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cristallisation inachevée du secteur privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 71, pp.24-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4456,51 +4456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D800BCB0"/>
+    <w:nsid w:val="D0684076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4687,51 +4687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guiheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7096-4556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067116493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.guiheux@u-paris.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asianreviewofbooks.com/content/contemporary-china-1949-to-the-present-by-gilles-guiheux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chinainsight.info/2023/07/31/contemporary-china-1949-to-the-present-by-gilles-guiheux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09668136.2025.2517989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Precariousness-in-High-Growth-Economies-Comparing-Labor-in-Contemporary-China-and-in-Postwar-Japan-and-France/Guiheux-Thomann/p/book/9789048559176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456737/quand-la-chine-parle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/idees/article/2025/01/15/quand-la-chine-parle-un-kaleidoscope-d-expressions-chinoises-riche-d-enseignements_6499181_3232.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/vox/societe/charles-jaigu-un-milliard-de-chinois-malicieux-en-ligne-tous-les-jours-20250129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lenouvelespritpublic.fr/books/2497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/issue/etchi_0755-5857_2010_hos_1_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-int-info.ezproxy.u-paris.fr/journal-le-mouvement-social.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.ezproxy.u-paris.fr/revue-le-mouvement-social.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-entreprises-et-histoire-2021-2?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springeropen.com/collections/Laborgrowthchinajapan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workersoftheworld.uliege.be" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://experiencesouvrieres.uliege.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Jiang Fu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penglei Su" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuzhi Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyou Hou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Ruinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100750780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-Voix-de-migrants~.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.7881" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/the-asian-side-of-the-world/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05491259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04723078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Azeli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03506722v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiheux Gilles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blaive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goussef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Zombory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aguignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.103.0163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03432956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.9414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Guo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.8398" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9b1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Surubaru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-guiheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7096-4556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067116493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.guiheux@u-paris.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asianreviewofbooks.com/content/contemporary-china-1949-to-the-present-by-gilles-guiheux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chinainsight.info/2023/07/31/contemporary-china-1949-to-the-present-by-gilles-guiheux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09668136.2025.2517989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Precariousness-in-High-Growth-Economies-Comparing-Labor-in-Contemporary-China-and-in-Postwar-Japan-and-France/Guiheux-Thomann/p/book/9789048559176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456737/quand-la-chine-parle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/idees/article/2025/01/15/quand-la-chine-parle-un-kaleidoscope-d-expressions-chinoises-riche-d-enseignements_6499181_3232.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/vox/societe/charles-jaigu-un-milliard-de-chinois-malicieux-en-ligne-tous-les-jours-20250129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lenouvelespritpublic.fr/books/2497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/issue/etchi_0755-5857_2010_hos_1_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-int-info.ezproxy.u-paris.fr/journal-le-mouvement-social.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.ezproxy.u-paris.fr/revue-le-mouvement-social.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-entreprises-et-histoire-2021-2?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springeropen.com/collections/Laborgrowthchinajapan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workersoftheworld.uliege.be" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://experiencesouvrieres.uliege.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Jiang Fu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penglei Su" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuzhi Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyou Hou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Ruinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100750780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-Voix-de-migrants~.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.7881" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/the-asian-side-of-the-world/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05491259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003701965" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04723078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Azeli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03506722v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiheux Gilles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blaive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goussef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Zombory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Guo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9b1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aguignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.103.0163" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03432956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.9414" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.8398" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01373759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787730v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374004v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Surubaru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>