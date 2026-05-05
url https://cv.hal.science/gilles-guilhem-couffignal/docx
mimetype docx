--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -855,301 +855,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation au prisme de l'émancipation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Simonin</w:t>
+                <w:t xml:space="preserve">Linguistique et colonialisme : la place des études sur le XVIe siècle européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couffignal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, p. 7-21</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00947734v1</w:t>
+                <w:t xml:space="preserve">halshs-00801339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistique et colonialisme : la place des études sur le XVIe siècle européen</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Salette, Psalmes de Dauid metuts en rima bernesa, éd. par Robert Darrigrand, 2010 (compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65 (1-2), pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03246698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1159,456 +1034,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dissidence linguistique en question dans les libelles en vers burlesques de la Fronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Poètes et la langue française de Malherbe à Boileau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque de la Chaise-Dieu, Jun 2022, Chaise-Dieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AcTo: How to Build a Network of Integrated Projects for Medieval Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Caïti-Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilda Caïti-Russo</w:t>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the CLARIN Annual Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02394860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le factitif dans l'occitan littéraire du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le factitif : perspectives croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, André Thibault; Jean-Paul Brachet, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03246713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de corpus d'occitan médiéval et prémoderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XIIe Congrès de l’Association internationale d’études occitanes Albi, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale d'études occitanes (AIEO), Jul 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02050089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment dialectal au XVIe siècle : l'exemple du gasconisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Siouffi; Université Paris-Sorbonne, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03251945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1618,382 +1493,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styles, genres, auteurs. 19, Aspremont, Garnier, La Bruyère, Voltaire, Corbière, Cendras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouch Bourmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Benini</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2019, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, Olivier Soutet, 979-10-231-0654-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouch Bourmayan</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/CRJW4494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styles genres auteurs. 18, Marie de France, Marot, Scarron, Marivaux, Balzac, Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université Presses, 258 p., 2018, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-0627-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/PWXH1901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03246079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styles genres auteurs. 17, Chrétien de Troyes, Rabelais, Racine, Chénier, Flaubert, Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, 306 p., 2017, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-0579-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/SXWI1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03782404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2003,480 +1878,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amours prodigieuses d’Auger Gaillard (1592) : du bilinguisme occitan-français à l’auto-traduction (et retour)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Fournel et Ivano Paccagnella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire – Tradurre – Translating. Vies des mots et voies des œuvres dans l’Europe de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie Droz, pp.135-147, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des dialectalismes et la définition de la langue chez Pierre Laudun d’Aigaliers et Pierre de Deimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Cernogora; Emmanuelle Mortgat-Longuet; Guillaume Peureux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts de poésie et traités du vers français (fin XVIe-XVIIe siècles). Langue, poème, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.153-170, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03246273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fables antiques à la fable de la langue : Pey de Garros, poète protestant et gascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Vintenon; Françoise Poulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réforme et la fable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.419-436, 2018, 978-2-600-05942-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03246288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la langue des troubadours aux &amp;quot;patois du Midi&amp;quot; : les conditions de la description linguistique de l'occitan au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Colombat; Bernard Combettes; Valérie Raby; Gilles Siouffi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.147-165, 2018, 9782745351050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03246175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sus avant hilhotz !&amp;quot; Lire Pey de Garros avec Clément Marot : pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wendy Pfeffer; Jean Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches en domaine occitan : Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.117-123, 2015, 978-2-503-56514-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03246202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Nostredame : Vies de poètes et vie littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo Residori; Hélène Trope; Danielle Boillet; Marie-Madeleine Fragonard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies d’écrivains, vies d’Artistes. Espagne, France, Italie. XVIe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.55-69, 2014, 978-2-87854-624-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03246246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2486,100 +2361,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce pas ainsi que je parle ?&amp;quot; : la langue à l'œuvre chez Pey de Garros et Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014TOU20106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01259019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2589,144 +2464,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sus donq auant hilhotz!&amp;quot; lire Pey de Garros avec Clément Marot : pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01537103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2873,51 +2748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246459v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04203022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CRJW4494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWXH1901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SXWI1921" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246459v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04203022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CRJW4494" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWXH1901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SXWI1921" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>