--- v2 (2026-05-24)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Halin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French architecture firms in the age of BIM : contradictions, practices, reactions and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9|10, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.6201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and SME-specific factors that influence the BIM adoption process: an overview that highlights gaps in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-019-0043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics for linking data from 4D BIM to digital collaborative support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-020-0111-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et valorisation de maquettes anciennes de villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.27738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l’analyse de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.22470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying stakeholders’ roles and relevant project documents for 4D-based collaborative decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.104-118. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-019-0041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological model for the reality-based 3D annotation of heritage building conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.100-112. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for building information modeling implementation in engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (10), pp.866-877. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjce-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux liés à l’intégration de l’approche BIM de modélisation des données du bâtiment à l’enseignement universitaire : cas d’une école d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.5. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2017-v14n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing adapted visualization for collaborative 4D applications Automation in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.152-167. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dashboard for AEC integrating trust concepts: A model driven engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences &amp;Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSISTANCE TO BUILDING CONSTRUCTION COORDINATION – TOWARDS A MULTI-VIEW COOPERATIVE PLATFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Information Techonology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Issue n° 11, On Process Modeling, process management and collaboration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for constructing a reference image database to assist with design process. Application to the wooden architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue IJAC (International Journal of Architectural Computing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d hypermédia à la conception d application Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.sticef.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperation model for architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue des Sciences et Techniques de la Conception [International Journal of Design Sciences and Technology]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for Constructing a Reference Image Database to Assist with Design Process. application to the Wooden Architecture Domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1478077054214415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Building Product Image From the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Cooperative Project : Taking into Account Work Semantic Meaning in Architectural Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lecture Notes in Computer Science, 3294/2004, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30470-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Adaptive Visualization of Cooperative Architectural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue International journal of architectural computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 02, pp.89-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coopération orienté relation pour une vision adaptative du projet. Application à la conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Hypermédia de Catalogue : Application au catalogage des produits du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hypertextes et Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (2-4), pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics of user interface for image retrieval : possibility theory and learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Foucaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 25 (6), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0306-4573(89)90096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review on Semantic Enrichment of BIM Models to Consider Occupational Health and Safety Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCBE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, Canada. pp.391-407, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84208-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of public policies supporting digital transformation in the construction sector: towards a systematic evaluation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Lerognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andrew Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Smart and Sustainable Built Environment 2025, Lille, France (SASBE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the policy context surrounding the digital transformation of the public construction industry in France and Quebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Lerognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCE Construction Specialty Conference / ASCE Construction Research Congress (CRC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montréal (Québec), France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22260/CRC-CSCE-2025/0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique dans la construction : perspectives comparatives des politiques publiques de la France et du Québec pour l’adoption du BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Lerognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andrew Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la détection d'altération à partir d'algorithmes d'analyse multi-descripteurs appliqués aux nuages de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Archéologie, Architecture et HBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values of reclaimed timber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lebossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering 2023 (WCTE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anders Q. Nyrud; Kjell Arne Malo; Kristine Nore, Jun 2023, Oslo, Norway. pp.3608-3617, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069179-0470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Information Model and Safety Requirements for Spatial Program Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.484-494, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating BIM Practices into Reuse Process of Timber - Propositions of a digital workflow and tool for reclaiming structural pieces of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lebossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2022: Co-creating the Future - Inclusion in and through Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, France. pp.205-214, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2022.1.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Digital Collaboration Tool for Project Review : A pedagogical experiment with multidisciplinary teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Berlin, Germany. pp.651-660, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2020.2.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre BIM : une enquête sur l’adoption du BIM dans les agences d’architecture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '20, 9e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bruxelles, Belgium. pp.02004, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20208202004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Approaches for Integration of Digital BIM Practices in AEC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAADRIA 2020, The 25th Conference on Computer-Aided Architectural Design Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.883-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a BIM-Agile Method in Architectural Design Assessment of a Pedagogical Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIB W78 2018 Conference: IT in Design, Construction, and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chicago, Illinois, United States. pp.397-404, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00220-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro BIM adoption in design firms: Guidelines for doing a BIM implementation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Constrution Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de numérisation des plans-reliefs de l’UMR MAP Nancy et Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) plurielle(s) et actuelle(s) d’une collection singulière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherches Historiques du Septentrion; Palais des Beaux-Arts de Lille, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration support for 3D and 4D models: A pedagogical experiment with wooden construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W78 – Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des plans-reliefs : le projet ANR URBANIA, le projet plan-relief Grand-Verdun et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Nancy; MAP-Crai, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for studying the factors that influence the BIM adoption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W78 – Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology assisted collaboration sessions on 4D BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Construction Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant project documents to 4D BIM uses for a synchronous collaborative decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Construction Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. pp.0 - 000, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/CCC2018-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need of a BIM-agile Coach to Oversee Architectural Design From one pedagogical experiment to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th eCAADe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Łódź, Poland. pp.445 - 450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM Implementationin Architecture Firms Interviews,case studies and action research used to build a method that facilitates implementation of BIM processes and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Education and Research in Computer Aided Architectural Design in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique BIM-agile d’élicitation et de raffinement des intentions architecturales : le Micro Poker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’18 – 8e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.01008, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital synchronous collaboration workspace and 3D interactions for an AEC project. Decision-making scenario evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering : 14th International Conference, CDVE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mallorca, Spain. pp.168-176, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66805-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective decision-making with 4D BIM: Collaboration group persona study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W78 – Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00220-6_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption du BIM dans les agences d’architecture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '18 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France. pp.01009, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to approach BIM adoption process and possible BIM implementation failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Construction Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. pp 257 - 264, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/CCC2018-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetric recording and reconstruction of town scale models – the case of the plan-relief of Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International CIPA Symposium – Digital Workflows for Heritage Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.489-495, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W5-489-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-Agile Practices Experiments in Architectural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDVE 2017, Cooperative Design, Visualization, and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mallorca, Spain. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66805-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural space quality, from virtual to physical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Allani-Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th eCAADe Regional International Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Cardiff, United Kingdom. pp.65 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pédagogique par les modèles pour la sensibilisation au concept de BIM (Maquette Numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations 3D et Enrichissement Sémantique pour un Système d’Information de Plans-Reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub #4 : Maquettes et restitutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MuséoHub, Apr 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Space Oriented BIM Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Allani-Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2016, Education and research in Computer Aided Architectural Design in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oulu, Finland. pp.653-662, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2016.2.653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM Implementation in SMEs: an Experience of Cooperation between an Architect Agency and a Carpentry Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribereau-Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computing in Civil and Building Engineering (ICCCBE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de pratiques BIM en agence : Bilan d'une expérience de coopération numérique entre une entreprise et des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribereau-Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l'espace architectural. Vers une intégration de la dimension sensible de l'architecture dans les pratiques BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Allani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Level of Development in 4D/BIM Simulation Across AEC Project Lifecyle. A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Constrution Conference 2015 (CCC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Krakow, Poland. pp.59-67, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Process for Shelters and Refugees' Camps Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D/BIM simulation for pre-construction and construction scheduling. Multiple levels of development within a single case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Construction Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D reconstruction of Plans-Reliefs from historical document analysis for valorisation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Big Data in the age of Building Information Modeling: A high-level conceptual pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Forgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDVE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation main libre dans une reconstitution urbaine 3D : application à la valorisation de plans reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bettenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting collaborative decision in architectural design with synchronous collocated 4D simulation and Natural User Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDVE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Collaborative 4D Use Contexts to Improve Interaction Mechanisms Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Computing in Civil and Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computing in Civil and Building Engineering (ISCCBE); International Council for Research and Innovations in Building and Construction (CIB); Technical Council on Computing and Information Technology of ASCE, Jun 2014, Orlando, United States. pp.472-479, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413616.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DaylightGen: From Daylight Intentions to Architectural Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2013: Computation and Performance:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Architecture, Delft University of Technology, Sep 2013, Delft, Netherlands. pp.107-116, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2013.2.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D modeling and simulation for the teaching of structural principles and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2012: Digital Physicality | Physical Digitality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, Sep 2012, Prague, Czech Republic. pp.87-95, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2012.1.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse engineering of scale models using dataflow programming: Application to the fortification of plans-reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Ministère de la culture et de la communication; UMR MAP; Musée des civilisations de l’Europe et de la Méditerranée; Villa Méditerranée, Oct 2013, Marseille, France. pp.63 - 69, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 4D/nD Construction Simulation: What Is It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Balearic Islands; Fachgruppe Graphik im Ingenieurbereich; Information Visutalization Society, Sep 2013, Majorque, Spain. pp.161-168, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40840-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice and Usage-Oriented Service Adaptation: An Integrated Design Method for Collaborative Work in Construction Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhua Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering CDVE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Majorque, Spain. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an archaeology and cultural heritage oriented GIS in order to document an ancient city: Case study of the archaeological site of Grand (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Digital Heritage International Congress (DigitalHeritage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.761-761, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquire high quality meshes of scale models for an automatic modelling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A PARAMETRIC APPROACH FOR 3D FORTIFICATION MODELLING: APPLICATION TO SCALE MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trente, Italy. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoomable Location-Based Dashboard for Construction Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDVE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University; University of Balearic Islands; Fachgruppe Graphik im Ingenieurbereich, Sep 2012, Osaka, Japan. pp.207-210, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32609-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité de la prise en compte de la lumière naturelle durant les phases amont du processus de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2012 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel to describe nD CAD visualization as Coordinated Multiple Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boton Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVDE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodèles pour le développement de services de visualisation supports à l'activité collective en Architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2012 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Ontologie pour la Modélisation des Fortifications Bastionnées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2012 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D modeling and simulation for the teaching of structural principles and construction techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “green design” method to integrate daylight in the early phase of the design process: The use of intentions knowledge base to generate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2011 : Respecting Fragile Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fakulteta za arhitekturo Univerze v Ljubljani, Sep 2011, Ljubljana, Slovenia. pp.309-317, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2011.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daylight and energy in the early phase of architectural design process: A design assistance method using designer’s intents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAADRIA 2011: Circuit Bending, Breaking and Mending</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Newcastle, Australia. pp.761-770, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2011.761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Fortification of Old Scale Models in Order to Automate their 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 29: Respecting Fragile Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Faculty of Architecture, Sep 2011, Ljubljana, Slovenia. pp.915-924, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2011.915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des ambiances lumineuses: Navigation et raisonnement par l'image pour la formulation des intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding pre-construction simulation activities to adapt visualization in 4D CAD collaborative tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Aided Architectural Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Liège, Belgium. pp.477-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collaborative Business Practices to User’s Adapted Visualization Services: Towards a Usage-Centered Method Dedicated to the AEC Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering 8th International Conference, CDVE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hong Kong, China. pp.145-153, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23734-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative construction planning: Towards 4D visualizations adapted to practitioners requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Egypt. pp.w78-2010-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Ambience Design with Visual References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference on Education and Research in Computer Aided Architectural Design in Europe: Architecture "in computro" - Integrating methods and techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Anvers, Belgium. pp.27-34, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2008.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analyse of experiment results to improve an image indexation method: Application to the design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computer Aided Architectural Design Research in Asia (CAADRIA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Chiang Mai, Thailand. pp.391-398, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2008.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous ambience design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Standardization From a Design Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koutamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAADRIA 2007, Proceedings of the 12th International Conference on Computer Aided Architectural Design Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nanjing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2007.x.j8j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par les modèles pour le suivi de l'activité de construction d'un bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe congrès InforSid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing and Retrieval of Visual Design Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koutamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 25 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Francfort-sur-le-Main, Germany. pp.564-572, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2007.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system for a Virtual Cooperative Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Buattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence eCAADe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Francfort-sur-le-Main, Germany. pp.370-377, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étape vers une navigation référentielle par l'image pour l'assistance à la conception des ambiances lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence H2PTM 2007 : Collaborer, Echanger, Inventer : Expériences de réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive graph visualization for handling cooperative design activity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on CSCW in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Melbourne, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2007.4281446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a flexible IT-based system for process steering in architecture design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W078 24th Conference "Bringing ITC knowledge to work"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image: A Support for Architectural Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2006: Communicating Space(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Architecture, University of Thessaly, Sep 2006, Volos, Greece. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2006.512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach to design two Assistance Tools for Building Construction Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence ECPPM e-Business and e-Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Construction Coordination By An Adaptive Representation of The Cooperation Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Construction Coordination By An Adaptive Representation of The Cooperation Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-view cooperative platform for building construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-view cooperative platform for building construction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust integration in a coordination assistance tool, Application to building construction activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Collaboration : State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir ensemble. Bilan de trois expériences pédagogiques de conception coopérative. Aménagement de la Place Painlevé. Scénographie d'une exposition à l'Université de Rangist. Extension d'une maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Conférence Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d'hypermédia à la conception d'application web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias, éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Caen, France. pp.35-48, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/stice.2005.906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to index and retrieve images to improve reasonning during the design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Computer Graphics, Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGIV.2005.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Cooperative Project: An aid to building cooperative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - CIB 2005 [COMBINING FORCES - Advancing Facilities Management and Construction through Innovation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative model using semantic works dedicated to architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the Association for Computer Aided Architectual Design Research In Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New Delhi, India. pp.94-104, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2005.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to cooperation during building construction stage. Proposition of a model and a tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IESM (International Conference on Industrial Engineering and Systems Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et coopération de mise en œuvre du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ramau (Réseau activités et métiers de l architecture et de l urbanisme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital assistant for the cooperative construction process in AEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CIB-W78, Conférence Information Technology in Constrtuction, DRESDE, Allemagne, du 19 au 21 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design: A French / Thaï experiment of co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGraDi 2004, 8th Iberoamerican Congress of Digital Graphics]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Porte Alegre, Brazil. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integration of the cooperative design context in collaborative tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMISA 2004, Informationssysteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to building construction coordination by images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences ECPPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Turquie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic indexation method to assist with the architectural design process by images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGraDi 2004 - Proceedings of the 8th Iberoamerican Congress of Digital Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Porte Alegre, Brazil. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario Approach to Validate and Demonstrate the Tool Usefulness in Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2004: Architecture in the Network Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The School of Architecture, Royal Danish Academy of Fine Arts, Sep 2004, Copenhague, Denmark. pp.418-425, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2004.418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to index images in the wooden architecture domain, Terms hierarchy and weight given to terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Design &amp; Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Sint-Michielsgestel, Netherlands. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual visualization to support cooperative conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et Navigation graphiques dédiées à la conception coopérative. Application à la conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur les interfaces intelligentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une visualisation contextuelle de la conception coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperation model for architectural design. The virtual cooperative project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 9th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédia adaptatif pour la visualisation d'un projet coopératif architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Approaches of The Use of Image to Assist Architectural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Scaletsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAADRIA 2003 - Proceedings of the 8th International Conference on Computer Aided Architectural Design Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Bangkok, Thailand. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2003.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image indexing vocabulary in architecture Taxonomic hierarchy and categorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Activities and Intelligent Support in Design and the Built Environment, the 9th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Turkey. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'images indexées par le contenu à la reconnaissance d'images similaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a user adaptive vision of architectural projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2002: Connecting the Real and the Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Varsovie, Poland. pp.238-245, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2002.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hyperdocument representation of the project for a user-adaptative groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale CIB W78</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, ARTHUS, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a user adaptive vision of architectural projetcs. Proceedings of the 20th</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Education in Computer Aided Architectural Design in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, WARSAW, Poland. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O sistema &amp;quot;kaléidoscope&amp;quot; de organizaç-o de referências ao projeto arquitetural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Scaletsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGradi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Venezuela. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of heterogeneous teams with a user-adaptive groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference DMinUCE, Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Londres, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach of cooperation in building design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale ICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The content-based image retrieval as an assistance tool to the architectural design domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Duffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on. Design and Decision Support Systems in Architecture and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Ellecom, Netherlands. pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The system &amp;quot;Kaléidoscope&amp;quot; for reference organization in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Carnos Scaletsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGraDi 2002: 6th Iberoamerican Congress of Digital Graphics]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Caracas, Venezuela. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation models in co-design : application to architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème International Conference on design and Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, MASTRICHT, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The content based-image retrieval as an assistance tool to the architectural design domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Duffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6thWorld Multiconference on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, ORLANDO, United States. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creation of an Aiding Tool for the Early Stages of Architectural Design through an Open System of References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerso Scaletsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGraDi biobio2001, 5th Iberoamerican Congress of Digital Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Conception, Chile. pp.80-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation-Based Groupware For Heterogeneous Design Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th ECAADE conference Education for Computer Aided Architectural Design in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Finland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit or Explicit Coordination of Virtual Teams in Building Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Architectural Design Research In Asia - CAADRIA'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Key Centre of Design Computing and Cognition, University of Sydney, Apr 2001, Sydney, Australia. pp.429-434, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2001.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Coordinationof Virtual Teams in Crative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Information Technology for Virtual Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Coordination of Virtual Teams in Creative Applications (co-design or co-engineering) : requirements and Design Criteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Information Technologies for Virtual Enterprises - ITVE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Gold Coast, Queensland, Australia. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITVE.2001.904497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCAO : Collecticiel à l'usage des métiers du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence IBPSA'2002 : Modélisation et simulation des bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Project Information Search by Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Design and decision systems conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la maîtrise d'oeuvre, pratiques coopératives et informatique répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux produire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Nancy, France, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00147372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation models in co-design: application to architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Godart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Decision Support Systems - ICD and DSS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Maastricht, Holland, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Structuring of the Technical Documentation for the Architectural Aided Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAD Futures 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Munich, Germany. pp.843-848, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5576-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of a Complex Object Retrieval Model to a Dynamical Architectural Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Design and Decision Support Systems in Architecture &amp; Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Vaals, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semi-automatique des nuages de points: Vers une aide à la décision pour l’identification des pertes de matières sur les fortifications bastionnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des LaBeaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'analyse semi-automatique dédiée à l'observation scientifique de l'état de conservation du patrimoine architectural: cas des fortifications bastionnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales Nationales en Architecture et en Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les usages actuels de l’intelligence artificielle en architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinana Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique 2024 (SCAN24) - Architecture et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, Tunisia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches numériques du réemploi du bois d’œuvre, Élaboration d'une application et d'une méthode de diagnostic en vue de la génération d'objets 3D enrichis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lebossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique collective d'assistance à la collaboration architecturale BIM : le micro poker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption et implémentation du BIM dans les agences d'architecture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective decision-making with 4D BIM : identification of synchronous collaborative practices and natural user interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouvel outil pour interactions sur écran tactile avec un modèle 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Logeart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture), Jul 2018, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption et implémentation du BIM dans les agences d'architecture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une application de réalité mixte afin de mettre en valeur des projets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cramoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBANIA : Valorisation numérique des maquettes historiques de villes dédiées à des usages adaptatifs et innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique dans les agences d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élicitation des intentions architecturales et raffinement des tâches de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des exigences sur les espaces dans les pratiques BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Allani-Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace numérique de travail collaboratif synchrone pour la prise de décision dans le projet de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la visualisation dans les outils de simulation collaborative 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSTB. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM et maquette numérique pour l'architecture, le bâtiment et la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.541-544, 2014, 978-2-212-13836-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to index images in the wooden architecture domain. Recent Advances in Design & Decision Support Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.233-245, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'Hypermedia &amp;quot;Ouverts&amp;quot;. Application à la Documentation Technique des produits du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias : réalisations, outils, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition Hermes, pp.191-209, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une collection de références pour assister la conception des ambiances lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étape vers une navigation référentielle par l'image pour l'assistance à la conception des ambiances lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-visualization of the Cooperative Context in Building Construction Activity. A Model-Based Approach to design AEC-specific Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT services design to support coordination practices in the Luxembourguish AEC sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de références par l'image dédiée à l'assistance à la conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to develop a dashboard tool integrating trust concepts in AEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par les modèles pour le suivi de l'activité de construction d'un bâtiment. Bat'iViews : une interface multi-vues orientée gestion de chantier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture dirigée par les modèles pour une représentation multi-vues du contexte de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to coordination in the AEC sector. A multi-view interface dedicated to building construction activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations techniques par l'image.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et outils pour l'assistance à la conception. Application à la conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Lorraine - INPL, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00101454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Halin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics for linking data from 4D BIM to digital collaborative support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-020-0111-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and SME-specific factors that influence the BIM adoption process: an overview that highlights gaps in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-019-0043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et valorisation de maquettes anciennes de villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.27738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French architecture firms in the age of BIM : contradictions, practices, reactions and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9|10, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.6201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l’analyse de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.22470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying stakeholders’ roles and relevant project documents for 4D-based collaborative decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.104-118. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-019-0041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for building information modeling implementation in engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (10), pp.866-877. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjce-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological model for the reality-based 3D annotation of heritage building conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.100-112. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux liés à l’intégration de l’approche BIM de modélisation des données du bâtiment à l’enseignement universitaire : cas d’une école d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.5. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2017-v14n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing adapted visualization for collaborative 4D applications Automation in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.152-167. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dashboard for AEC integrating trust concepts: A model driven engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences &amp;Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSISTANCE TO BUILDING CONSTRUCTION COORDINATION – TOWARDS A MULTI-VIEW COOPERATIVE PLATFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Information Techonology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Issue n° 11, On Process Modeling, process management and collaboration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for constructing a reference image database to assist with design process. Application to the wooden architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue IJAC (International Journal of Architectural Computing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d hypermédia à la conception d application Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.sticef.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperation model for architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue des Sciences et Techniques de la Conception [International Journal of Design Sciences and Technology]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for Constructing a Reference Image Database to Assist with Design Process. application to the Wooden Architecture Domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1478077054214415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Building Product Image From the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Cooperative Project : Taking into Account Work Semantic Meaning in Architectural Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lecture Notes in Computer Science, 3294/2004, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30470-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Adaptive Visualization of Cooperative Architectural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue International journal of architectural computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 02, pp.89-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coopération orienté relation pour une vision adaptative du projet. Application à la conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Hypermédia de Catalogue : Application au catalogage des produits du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hypertextes et Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (2-4), pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics of user interface for image retrieval : possibility theory and learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Foucaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 25 (6), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0306-4573(89)90096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the policy context surrounding the digital transformation of the public construction industry in France and Quebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Lerognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCE Construction Specialty Conference / ASCE Construction Research Congress (CRC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montréal (Québec), France. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22260/CRC-CSCE-2025/0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique dans la construction : perspectives comparatives des politiques publiques de la France et du Québec pour l’adoption du BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Lerognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andrew Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of public policies supporting digital transformation in the construction sector: towards a systematic evaluation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Lerognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andrew Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Smart and Sustainable Built Environment 2025, Lille, France (SASBE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la détection d'altération à partir d'algorithmes d'analyse multi-descripteurs appliqués aux nuages de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Archéologie, Architecture et HBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review on Semantic Enrichment of BIM Models to Consider Occupational Health and Safety Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCBE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, Canada. pp.391-407, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84208-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values of reclaimed timber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lebossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering 2023 (WCTE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anders Q. Nyrud; Kjell Arne Malo; Kristine Nore, Jun 2023, Oslo, Norway. pp.3608-3617, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069179-0470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Information Model and Safety Requirements for Spatial Program Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.484-494, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating BIM Practices into Reuse Process of Timber - Propositions of a digital workflow and tool for reclaiming structural pieces of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lebossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2022: Co-creating the Future - Inclusion in and through Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, France. pp.205-214, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2022.1.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre BIM : une enquête sur l’adoption du BIM dans les agences d’architecture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '20, 9e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bruxelles, Belgium. pp.02004, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20208202004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Digital Collaboration Tool for Project Review : A pedagogical experiment with multidisciplinary teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Berlin, Germany. pp.651-660, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2020.2.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Approaches for Integration of Digital BIM Practices in AEC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAADRIA 2020, The 25th Conference on Computer-Aided Architectural Design Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.883-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des plans-reliefs : le projet ANR URBANIA, le projet plan-relief Grand-Verdun et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Nancy; MAP-Crai, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for studying the factors that influence the BIM adoption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W78 – Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology assisted collaboration sessions on 4D BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Construction Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a BIM-Agile Method in Architectural Design Assessment of a Pedagogical Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIB W78 2018 Conference: IT in Design, Construction, and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chicago, Illinois, United States. pp.397-404, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00220-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro BIM adoption in design firms: Guidelines for doing a BIM implementation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Constrution Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de numérisation des plans-reliefs de l’UMR MAP Nancy et Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) plurielle(s) et actuelle(s) d’une collection singulière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherches Historiques du Septentrion; Palais des Beaux-Arts de Lille, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration support for 3D and 4D models: A pedagogical experiment with wooden construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W78 – Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM Implementationin Architecture Firms Interviews,case studies and action research used to build a method that facilitates implementation of BIM processes and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Education and Research in Computer Aided Architectural Design in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant project documents to 4D BIM uses for a synchronous collaborative decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Construction Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. pp.0 - 000, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/CCC2018-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need of a BIM-agile Coach to Oversee Architectural Design From one pedagogical experiment to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th eCAADe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Łódź, Poland. pp.445 - 450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital synchronous collaboration workspace and 3D interactions for an AEC project. Decision-making scenario evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering : 14th International Conference, CDVE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mallorca, Spain. pp.168-176, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66805-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique BIM-agile d’élicitation et de raffinement des intentions architecturales : le Micro Poker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’18 – 8e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.01008, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to approach BIM adoption process and possible BIM implementation failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Construction Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. pp 257 - 264, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/CCC2018-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective decision-making with 4D BIM: Collaboration group persona study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W78 – Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00220-6_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption du BIM dans les agences d’architecture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '18 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France. pp.01009, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-Agile Practices Experiments in Architectural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDVE 2017, Cooperative Design, Visualization, and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mallorca, Spain. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66805-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetric recording and reconstruction of town scale models – the case of the plan-relief of Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International CIPA Symposium – Digital Workflows for Heritage Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.489-495, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W5-489-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural space quality, from virtual to physical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Allani-Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th eCAADe Regional International Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Cardiff, United Kingdom. pp.65 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Space Oriented BIM Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Allani-Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2016, Education and research in Computer Aided Architectural Design in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oulu, Finland. pp.653-662, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2016.2.653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM Implementation in SMEs: an Experience of Cooperation between an Architect Agency and a Carpentry Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribereau-Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computing in Civil and Building Engineering (ICCCBE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de pratiques BIM en agence : Bilan d'une expérience de coopération numérique entre une entreprise et des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribereau-Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations 3D et Enrichissement Sémantique pour un Système d’Information de Plans-Reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub #4 : Maquettes et restitutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MuséoHub, Apr 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l'espace architectural. Vers une intégration de la dimension sensible de l'architecture dans les pratiques BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Allani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pédagogique par les modèles pour la sensibilisation au concept de BIM (Maquette Numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D reconstruction of Plans-Reliefs from historical document analysis for valorisation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D/BIM simulation for pre-construction and construction scheduling. Multiple levels of development within a single case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Construction Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Big Data in the age of Building Information Modeling: A high-level conceptual pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Forgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDVE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation main libre dans une reconstitution urbaine 3D : application à la valorisation de plans reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bettenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Level of Development in 4D/BIM Simulation Across AEC Project Lifecyle. A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Constrution Conference 2015 (CCC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Krakow, Poland. pp.59-67, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Process for Shelters and Refugees' Camps Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting collaborative decision in architectural design with synchronous collocated 4D simulation and Natural User Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDVE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Collaborative 4D Use Contexts to Improve Interaction Mechanisms Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Computing in Civil and Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computing in Civil and Building Engineering (ISCCBE); International Council for Research and Innovations in Building and Construction (CIB); Technical Council on Computing and Information Technology of ASCE, Jun 2014, Orlando, United States. pp.472-479, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413616.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DaylightGen: From Daylight Intentions to Architectural Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2013: Computation and Performance:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Architecture, Delft University of Technology, Sep 2013, Delft, Netherlands. pp.107-116, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2013.2.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D modeling and simulation for the teaching of structural principles and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2012: Digital Physicality | Physical Digitality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, Sep 2012, Prague, Czech Republic. pp.87-95, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2012.1.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse engineering of scale models using dataflow programming: Application to the fortification of plans-reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Ministère de la culture et de la communication; UMR MAP; Musée des civilisations de l’Europe et de la Méditerranée; Villa Méditerranée, Oct 2013, Marseille, France. pp.63 - 69, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 4D/nD Construction Simulation: What Is It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Balearic Islands; Fachgruppe Graphik im Ingenieurbereich; Information Visutalization Society, Sep 2013, Majorque, Spain. pp.161-168, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40840-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an archaeology and cultural heritage oriented GIS in order to document an ancient city: Case study of the archaeological site of Grand (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Digital Heritage International Congress (DigitalHeritage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.761-761, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice and Usage-Oriented Service Adaptation: An Integrated Design Method for Collaborative Work in Construction Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhua Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering CDVE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Majorque, Spain. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquire high quality meshes of scale models for an automatic modelling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A PARAMETRIC APPROACH FOR 3D FORTIFICATION MODELLING: APPLICATION TO SCALE MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trente, Italy. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité de la prise en compte de la lumière naturelle durant les phases amont du processus de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2012 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel to describe nD CAD visualization as Coordinated Multiple Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boton Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVDE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D modeling and simulation for the teaching of structural principles and construction techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodèles pour le développement de services de visualisation supports à l'activité collective en Architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2012 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Ontologie pour la Modélisation des Fortifications Bastionnées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2012 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoomable Location-Based Dashboard for Construction Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDVE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University; University of Balearic Islands; Fachgruppe Graphik im Ingenieurbereich, Sep 2012, Osaka, Japan. pp.207-210, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32609-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Fortification of Old Scale Models in Order to Automate their 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 29: Respecting Fragile Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Faculty of Architecture, Sep 2011, Ljubljana, Slovenia. pp.915-924, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2011.915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des ambiances lumineuses: Navigation et raisonnement par l'image pour la formulation des intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding pre-construction simulation activities to adapt visualization in 4D CAD collaborative tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Aided Architectural Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Liège, Belgium. pp.477-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collaborative Business Practices to User’s Adapted Visualization Services: Towards a Usage-Centered Method Dedicated to the AEC Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering 8th International Conference, CDVE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hong Kong, China. pp.145-153, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23734-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “green design” method to integrate daylight in the early phase of the design process: The use of intentions knowledge base to generate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2011 : Respecting Fragile Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fakulteta za arhitekturo Univerze v Ljubljani, Sep 2011, Ljubljana, Slovenia. pp.309-317, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2011.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daylight and energy in the early phase of architectural design process: A design assistance method using designer’s intents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAADRIA 2011: Circuit Bending, Breaking and Mending</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Newcastle, Australia. pp.761-770, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2011.761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative construction planning: Towards 4D visualizations adapted to practitioners requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Egypt. pp.w78-2010-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Ambience Design with Visual References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference on Education and Research in Computer Aided Architectural Design in Europe: Architecture "in computro" - Integrating methods and techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Anvers, Belgium. pp.27-34, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2008.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analyse of experiment results to improve an image indexation method: Application to the design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computer Aided Architectural Design Research in Asia (CAADRIA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Chiang Mai, Thailand. pp.391-398, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2008.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous ambience design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system for a Virtual Cooperative Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Buattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence eCAADe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Francfort-sur-le-Main, Germany. pp.370-377, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing and Retrieval of Visual Design Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koutamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 25 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Francfort-sur-le-Main, Germany. pp.564-572, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2007.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Standardization From a Design Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koutamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAADRIA 2007, Proceedings of the 12th International Conference on Computer Aided Architectural Design Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nanjing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2007.x.j8j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par les modèles pour le suivi de l'activité de construction d'un bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe congrès InforSid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étape vers une navigation référentielle par l'image pour l'assistance à la conception des ambiances lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence H2PTM 2007 : Collaborer, Echanger, Inventer : Expériences de réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a flexible IT-based system for process steering in architecture design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W078 24th Conference "Bringing ITC knowledge to work"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive graph visualization for handling cooperative design activity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on CSCW in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Melbourne, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2007.4281446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image: A Support for Architectural Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2006: Communicating Space(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Architecture, University of Thessaly, Sep 2006, Volos, Greece. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2006.512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach to design two Assistance Tools for Building Construction Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence ECPPM e-Business and e-Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Construction Coordination By An Adaptive Representation of The Cooperation Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Construction Coordination By An Adaptive Representation of The Cooperation Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-view cooperative platform for building construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-view cooperative platform for building construction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust integration in a coordination assistance tool, Application to building construction activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Collaboration : State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir ensemble. Bilan de trois expériences pédagogiques de conception coopérative. Aménagement de la Place Painlevé. Scénographie d'une exposition à l'Université de Rangist. Extension d'une maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Conférence Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to index and retrieve images to improve reasonning during the design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Computer Graphics, Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGIV.2005.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d'hypermédia à la conception d'application web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias, éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Caen, France. pp.35-48, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/stice.2005.906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Cooperative Project: An aid to building cooperative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - CIB 2005 [COMBINING FORCES - Advancing Facilities Management and Construction through Innovation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative model using semantic works dedicated to architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the Association for Computer Aided Architectual Design Research In Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New Delhi, India. pp.94-104, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2005.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to cooperation during building construction stage. Proposition of a model and a tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IESM (International Conference on Industrial Engineering and Systems Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et coopération de mise en œuvre du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ramau (Réseau activités et métiers de l architecture et de l urbanisme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital assistant for the cooperative construction process in AEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CIB-W78, Conférence Information Technology in Constrtuction, DRESDE, Allemagne, du 19 au 21 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic indexation method to assist with the architectural design process by images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGraDi 2004 - Proceedings of the 8th Iberoamerican Congress of Digital Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Porte Alegre, Brazil. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to building construction coordination by images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences ECPPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Turquie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario Approach to Validate and Demonstrate the Tool Usefulness in Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2004: Architecture in the Network Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The School of Architecture, Royal Danish Academy of Fine Arts, Sep 2004, Copenhague, Denmark. pp.418-425, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2004.418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to index images in the wooden architecture domain, Terms hierarchy and weight given to terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Design &amp; Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Sint-Michielsgestel, Netherlands. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design: A French / Thaï experiment of co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGraDi 2004, 8th Iberoamerican Congress of Digital Graphics]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Porte Alegre, Brazil. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integration of the cooperative design context in collaborative tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMISA 2004, Informationssysteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperation model for architectural design. The virtual cooperative project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 9th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une visualisation contextuelle de la conception coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual visualization to support cooperative conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et Navigation graphiques dédiées à la conception coopérative. Application à la conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur les interfaces intelligentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédia adaptatif pour la visualisation d'un projet coopératif architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Approaches of The Use of Image to Assist Architectural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Scaletsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAADRIA 2003 - Proceedings of the 8th International Conference on Computer Aided Architectural Design Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Bangkok, Thailand. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2003.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image indexing vocabulary in architecture Taxonomic hierarchy and categorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Activities and Intelligent Support in Design and the Built Environment, the 9th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Turkey. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O sistema &amp;quot;kaléidoscope&amp;quot; de organizaç-o de referências ao projeto arquitetural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Scaletsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGradi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Venezuela. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of heterogeneous teams with a user-adaptive groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference DMinUCE, Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Londres, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach of cooperation in building design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale ICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The content-based image retrieval as an assistance tool to the architectural design domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Duffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on. Design and Decision Support Systems in Architecture and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Ellecom, Netherlands. pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The system &amp;quot;Kaléidoscope&amp;quot; for reference organization in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Carnos Scaletsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGraDi 2002: 6th Iberoamerican Congress of Digital Graphics]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Caracas, Venezuela. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hyperdocument representation of the project for a user-adaptative groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale CIB W78</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, ARTHUS, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a user adaptive vision of architectural projetcs. Proceedings of the 20th</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Education in Computer Aided Architectural Design in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, WARSAW, Poland. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation models in co-design : application to architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème International Conference on design and Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, MASTRICHT, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The content based-image retrieval as an assistance tool to the architectural design domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Duffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6thWorld Multiconference on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, ORLANDO, United States. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'images indexées par le contenu à la reconnaissance d'images similaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a user adaptive vision of architectural projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2002: Connecting the Real and the Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Varsovie, Poland. pp.238-245, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2002.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation-Based Groupware For Heterogeneous Design Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th ECAADE conference Education for Computer Aided Architectural Design in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Finland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit or Explicit Coordination of Virtual Teams in Building Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Architectural Design Research In Asia - CAADRIA'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Key Centre of Design Computing and Cognition, University of Sydney, Apr 2001, Sydney, Australia. pp.429-434, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.caadria.2001.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Coordinationof Virtual Teams in Crative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Information Technology for Virtual Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Coordination of Virtual Teams in Creative Applications (co-design or co-engineering) : requirements and Design Criteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Information Technologies for Virtual Enterprises - ITVE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Gold Coast, Queensland, Australia. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITVE.2001.904497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creation of an Aiding Tool for the Early Stages of Architectural Design through an Open System of References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerso Scaletsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGraDi biobio2001, 5th Iberoamerican Congress of Digital Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Conception, Chile. pp.80-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCAO : Collecticiel à l'usage des métiers du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence IBPSA'2002 : Modélisation et simulation des bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Project Information Search by Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Design and decision systems conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation models in co-design: application to architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Godart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Decision Support Systems - ICD and DSS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Maastricht, Holland, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la maîtrise d'oeuvre, pratiques coopératives et informatique répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malcurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux produire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Nancy, France, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00147372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Structuring of the Technical Documentation for the Architectural Aided Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAD Futures 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Munich, Germany. pp.843-848, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5576-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of a Complex Object Retrieval Model to a Dynamical Architectural Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Design and Decision Support Systems in Architecture &amp; Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Vaals, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semi-automatique des nuages de points: Vers une aide à la décision pour l’identification des pertes de matières sur les fortifications bastionnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des LaBeaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'analyse semi-automatique dédiée à l'observation scientifique de l'état de conservation du patrimoine architectural: cas des fortifications bastionnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales Nationales en Architecture et en Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les usages actuels de l’intelligence artificielle en architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinana Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique 2024 (SCAN24) - Architecture et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, Tunisia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches numériques du réemploi du bois d’œuvre, Élaboration d'une application et d'une méthode de diagnostic en vue de la génération d'objets 3D enrichis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lebossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique collective d'assistance à la collaboration architecturale BIM : le micro poker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption et implémentation du BIM dans les agences d'architecture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective decision-making with 4D BIM : identification of synchronous collaborative practices and natural user interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption et implémentation du BIM dans les agences d'architecture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une application de réalité mixte afin de mettre en valeur des projets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cramoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBANIA : Valorisation numérique des maquettes historiques de villes dédiées à des usages adaptatifs et innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouvel outil pour interactions sur écran tactile avec un modèle 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Logeart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture), Jul 2018, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élicitation des intentions architecturales et raffinement des tâches de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Gless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des exigences sur les espaces dans les pratiques BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Allani-Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouattour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace numérique de travail collaboratif synchrone pour la prise de décision dans le projet de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique dans les agences d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hochscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la visualisation dans les outils de simulation collaborative 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSTB. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM et maquette numérique pour l'architecture, le bâtiment et la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.541-544, 2014, 978-2-212-13836-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to index images in the wooden architecture domain. Recent Advances in Design & Decision Support Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.233-245, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'Hypermedia &amp;quot;Ouverts&amp;quot;. Application à la Documentation Technique des produits du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias : réalisations, outils, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition Hermes, pp.191-209, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une collection de références pour assister la conception des ambiances lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de références par l'image dédiée à l'assistance à la conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT services design to support coordination practices in the Luxembourguish AEC sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-visualization of the Cooperative Context in Building Construction Activity. A Model-Based Approach to design AEC-specific Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étape vers une navigation référentielle par l'image pour l'assistance à la conception des ambiances lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to develop a dashboard tool integrating trust concepts in AEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par les modèles pour le suivi de l'activité de construction d'un bâtiment. Bat'iViews : une interface multi-vues orientée gestion de chantier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to coordination in the AEC sector. A multi-view interface dedicated to building construction activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture dirigée par les modèles pour une représentation multi-vues du contexte de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations techniques par l'image.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaiporn Nakapan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et outils pour l'assistance à la conception. Application à la conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Lorraine - INPL, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00101454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.6201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-019-0043-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Boje" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bolshakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guerriero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubicki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-020-0111-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27738" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-019-0041-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Boton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Forgues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjce-2018-0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.09.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCJ8CXQJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086665v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Humbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1478077054214415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaiporn Nakapan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30470-8_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P58J7DMD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hanser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;hange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Foucaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouaddib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Foucaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4573(89)90096-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZCRB1G5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Moalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84208-5_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lerognon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andrew Poirier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Poirier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/CRC-CSCE-2025/0039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petitpas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Leboss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Besan&#231;on" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Chaabane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_47" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2022.1.205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2020.2.651" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208202004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Gless" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Siala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00220-6_47" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messaoudi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/CCC2018-134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66805-5_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00220-6_54" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549314v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/CCC2018-034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-489-2017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66805-5_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Allani-Bouhoula" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546089v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Anis Gallas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2016.2.653" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribereau-Gayon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Allani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552115v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.10.058" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Daher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890081v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Ben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890333v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999794v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413616.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Anis Gallas Gallas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2013.2.107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Nys" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2012.1.087" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743714" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40840-3_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-516P6NXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zignale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Luo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743837" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32609-7_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boton Conrad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002119v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2011.309" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2011.761" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2011.915" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23734-8_24" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633593v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni Zribi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2008.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2008.391" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270077v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koutamanis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kvan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2007.x.j8j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267728v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kvan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2007.319" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Buattour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2007.125" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281446" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laaroussi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2006.512" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267740v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086701v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2005.906" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGIV.2005.5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267823v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triboulot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2005.094" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087571v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267832v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267836v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267856v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267849v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2004.418" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chasseur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Scaletsky" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2003.183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2002.238" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269854v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schatz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malcurat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duffing" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207775v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Carnos Scaletsky" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262392v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261852v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerso Scaletsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271045v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143361v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2001.429" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271611v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouthier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITVE.2001.904497" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271544v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leonard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5576-2_63" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G7VKHMB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319958v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319981v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinana Kaddour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906804v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180184v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181502v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844507v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Logeart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969652v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cramoisy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844483v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526954v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526944v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526911v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526890v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267694v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267695v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440269v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188655v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188767v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188701v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188775v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188376v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086414v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086677v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271550v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Boje" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bolshakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guerriero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubicki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-020-0111-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-019-0043-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27738" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.6201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-019-0041-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Boton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Forgues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjce-2018-0047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.09.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCJ8CXQJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086665v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Humbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1478077054214415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaiporn Nakapan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30470-8_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P58J7DMD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hanser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;hange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Foucaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouaddib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Foucaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4573(89)90096-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZCRB1G5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lerognon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Poirier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/CRC-CSCE-2025/0039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andrew Poirier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petitpas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Moalla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84208-5_31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Leboss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Besan&#231;on" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Chaabane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_47" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2022.1.205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208202004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2020.2.651" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Gless" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Siala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messaoudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00220-6_47" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/CCC2018-134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66805-5_21" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095524v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/CCC2018-034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carvalho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00220-6_54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66805-5_17" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-489-2017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Allani-Bouhoula" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2016.2.653" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribereau-Gayon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999789v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Allani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Anis Gallas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890470v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Ben" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.10.058" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Daher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890333v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999794v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413616.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Anis Gallas Gallas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2013.2.107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Nys" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2012.1.087" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743714" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40840-3_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-516P6NXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743837" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zignale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boton Conrad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052629v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027506v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32609-7_29" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2011.915" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23734-8_24" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2011.309" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2011.761" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633593v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni Zribi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2008.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2008.391" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267732v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Buattour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2007.125" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koutamanis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kvan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2007.319" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2007.x.j8j" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laaroussi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267735v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281446" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2006.512" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267740v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086701v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267821v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGIV.2005.5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267697v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2005.906" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267823v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triboulot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2005.094" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087571v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267833v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267856v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267849v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2004.418" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271264v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267832v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267836v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269889v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269873v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267700v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chasseur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Scaletsky" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2003.183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269854v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schatz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malcurat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261854v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duffing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207775v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Carnos Scaletsky" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261851v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261864v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262392v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261852v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262381v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207137v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2002.238" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2001.429" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271611v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouthier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108077v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITVE.2001.904497" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerso Scaletsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271544v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098420v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147372v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leonard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5576-2_63" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G7VKHMB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319958v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319981v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinana Kaddour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906804v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180184v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181502v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969652v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882130v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cramoisy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844507v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Logeart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526944v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526954v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267694v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267695v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440269v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188767v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188775v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188376v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086677v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271550v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>