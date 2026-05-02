--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -229,51 +229,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, pp.131-153. </w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.131-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36904/tsm/201912131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2026,230 +2026,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessaire prise en compte du réseau de gestion des déchets dans les stratégies d'amélioration de la résilience des territoires urbains aux inondations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
+                <w:t xml:space="preserve">La politisation des services techniques d'assainissement. Le cas des services départementaux de la Seine-Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rioust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Deutsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sociétés et catastrophes naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orléans, France</w:t>
+              <w:t xml:space="preserve">Premières journées du pôle Ville de l'Université Paris-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Champs-sur-Marne, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624554v1</w:t>
+                <w:t xml:space="preserve">hal-00758478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politisation des services techniques d'assainissement. Le cas des services départementaux de la Seine-Saint-Denis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Deutsh</w:t>
+                <w:t xml:space="preserve">De la nécessaire prise en compte du réseau de gestion des déchets dans les stratégies d'amélioration de la résilience des territoires urbains aux inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées du pôle Ville de l'Université Paris-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Champs-sur-Marne, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque Sociétés et catastrophes naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758478v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VULNÉRABILITÉ : UNE CLÉ DE LECTURE DU RISQUE INONDATION</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0C1NWN7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3671-2012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.7413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Capblancq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yu Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jadot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rioust" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Deutsh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Templier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Alehashemi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Doninck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rioust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deutsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonierbale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01674976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0C1NWN7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3671-2012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.7413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Capblancq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yu Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jadot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rioust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Deutsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Templier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Alehashemi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Doninck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rioust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deutsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonierbale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01674976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>