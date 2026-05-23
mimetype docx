--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2026,230 +2026,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politisation des services techniques d'assainissement. Le cas des services départementaux de la Seine-Saint-Denis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Deutsh</w:t>
+                <w:t xml:space="preserve">De la nécessaire prise en compte du réseau de gestion des déchets dans les stratégies d'amélioration de la résilience des territoires urbains aux inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées du pôle Ville de l'Université Paris-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Champs-sur-Marne, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque Sociétés et catastrophes naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758478v1</w:t>
+                <w:t xml:space="preserve">hal-01624554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessaire prise en compte du réseau de gestion des déchets dans les stratégies d'amélioration de la résilience des territoires urbains aux inondations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
+                <w:t xml:space="preserve">La politisation des services techniques d'assainissement. Le cas des services départementaux de la Seine-Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rioust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Deutsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sociétés et catastrophes naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orléans, France</w:t>
+              <w:t xml:space="preserve">Premières journées du pôle Ville de l'Université Paris-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Champs-sur-Marne, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624554v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VULNÉRABILITÉ : UNE CLÉ DE LECTURE DU RISQUE INONDATION</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0C1NWN7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3671-2012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.7413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Capblancq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yu Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jadot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rioust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Deutsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Templier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Alehashemi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Doninck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rioust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deutsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonierbale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01674976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0C1NWN7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3671-2012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.7413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Capblancq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yu Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jadot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rioust" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Deutsh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Templier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Alehashemi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Doninck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rioust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deutsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonierbale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01674976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>