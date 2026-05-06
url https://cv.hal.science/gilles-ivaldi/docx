--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Ivaldi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche CNRS Centre de recherches politiques de Sciences Po (CEVIPOF)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi est chargé de recherche CNRS au CEVIPOF, Centre de recherches politiques de Sciences Po, UMR du CNRS 7048.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles.ivaldi@sciencespo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les recherches de Gilles Ivaldi portent sur les partis de droite radicale et le phénomène populiste en Europe occidentale dans une perspective de sociologie politique comparée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les formations de droite populiste radicale occupent une place centrale sur l’échiquier politique européen. L’émergence de nouveaux acteurs et l’évolution de partis et mouvements plus établis continuent de poser de nombreuses questions quant à l’impact des droites radicales sur les systèmes politiques au sein desquelles ces partis évoluent et la transformation des lignes de clivage sur lesquelles ils opèrent et mobilisent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un second grand pôle des activités de recherche de Gilles Ivaldi concerne la question du populisme et de ses diverses manifestations. L’approche comparative de ces populismes « pluriels » est un enjeu important et se centre sur plusieurs aspects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D’une part, il s’agit de contribuer au champ d’étude des populismes de gauche et de droite, la recherche des éléments de convergence de phénomènes issus de traditions politiques différentes mais opérant cependant sur des ressorts de mobilisation communs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En second lieu, il convient de s’interroger sur les liens entre populisme et nationalisme, sur la question de l’articulation entre populisme et opposition à l’intégration européenne. Plus généralement, les populismes sous toutes les formes représentent aujourd’hui une importante force de résistance à l’internationalisation et mobilisent à ce titre le sentiment national, en particulier le concept de &amp;quot;souverainisme&amp;quot; et son application aux partis et aux électeurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, il est important de réfléchir à la dimension socio-économique du populisme, à l'intersection des enjeux économiques et des questions culturelles, au travers de nouveaux concepts, à l'image du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">producérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui est au coeur de plusieurs travaux récents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes européens de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi a été reponsable en France du programme de recherche international Open Reseach Area in the Social Sciences (ORA), co-financé par l’ANR (France), DFG (Allemagne), ESRC (Royaume-Uni) et NWO (Pays-Bas), de 2016 à 2019. Ce projet, intitulé &amp;quot;</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national context and radical right support in Europe (SCoRE) / Contextes Infra-Nationaux et vote de droite radicale en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; a été conduit en France par l’URMIS en partenariat avec l’Université de Mainz (Allemagne), l’Université de Leeds (UK) et l’Université d’Amsterdam (Pays-Bas). Ce projet comparatif a proposé une approche interdisciplinaire réunissant politologues, sociologues et géographes pour la construction d’un modèle analytique multi-niveaux du vote de droite radicale dans quatre pays clés (France, Allemagne, Pays-Bas et Royaume-Uni).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2023, Gilles Ivaldi a co-dirigé un projet européen réunissant une trentaine d'experts dans la plupart des États membres de l'UE autour de la question de l'impact de la guerre en Ukraine sur les partis de droite radicale populiste.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivaldi, Giles & Zankina, Emilia (Eds). (2023). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-wing Populism in Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. European Center for Populism Studies (ECPS). March 8, 2023. Brussels. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.55271/rp0010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Derniers ouvrages parus</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blog & Analyses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre janvier 2012 et 2017, Gilles Ivaldi a administré et animé en collaboration avec Jocelyn Evans, de l’université de Salford, le blog d’analyse des élections et de la politique en France : 500signatures.net.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populist Voting, Master Sciences Po Paris (2021-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to EU Migration Policy, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Analysis, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populism and Immigration, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populist Radical Right Voting in Europe : Quantitative Political Analysis Workshop, premier cycle Moyen-Orient Méditerranée, Sciences-Po Paris (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques d’immigration en Europe, Master 2 « Migrations, villes, dynamiques sociales », Université de Nice Sophia-Antipolis (2006-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mouvements populistes en Europe, Master 2 « Migrations, villes, dynamiques sociales », Université de Nice Sophia-Antipolis (2009-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie électorale, Master 2 « Gouvernance, carrières publiques et métiers du politique », Université de Nice Sophia-Antipolis (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratique des sciences sociales, statistiques appliquées, premier cycle Moyen-Orient Méditerranée, Sciences-Po Paris (2005-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivaldi, Gilles (2020) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populisme et globalisation : enjeux, conflits, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mémoire d’Habilitation à Diriger des Recherches en Science Politique, Sciences Po Paris, 16 décembre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens externes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie politique du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2026, Repères, 978-2-348-08571-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 EP Elections under the Shadow of Rising Populism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Zankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-Wing Populism in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Zankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372 p., 2023, 9789464755480. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populismes aux élections européennes de 2019 : diversité idéologique et performances électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Jean Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Gilles Finchelstein et Laurent Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Le Pen à Trump : le défi populiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8004-1643-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2017 French Presidential Elections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-68326-3. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 French Presidential Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan UK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Politics, Society and Culture, 978-1-137-01163-3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137011640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites populistes et extrêmes en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.143, 2004, Les Etudes, 3303331952053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avancée de l’extrême droite à l’échelle mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, mars-avril (471), pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand recul démocratique : principaux enseignements du rapport V-Dem édition 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, janvier-février (470), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RN, l’extrême droite et l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°694 (1), pp.71-73. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ddv.694.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême droite : le point de bascule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Décembre, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did voter attitudes toward European Union military support for Ukraine shape populist voting in the 2024 European Parliament elections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63-2, pp.165-186. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1596l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: All to the right? The 2024 European Parliament elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63-2, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1596e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producerist populist attitudes and electoral support for populism in the USA and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ser/mwae034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Local Context Affects Populist Radical Right Support: A Cross-National Investigation Into Mediated and Moderated Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Arzheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 p. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007123424000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine peut-elle ouvrir un nouveau cycle d’extrême droite en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Economic Populist Sovereignism, Globalization and Populist Radical Right Politics: Voter Attitudes in Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Government and Opposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (3), pp.845-865. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/gov.2023.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04190484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds : polarisation et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 58 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les élections françaises de 2022 dans les Suds, 58, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04172956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères et le drapeau : quels ont été les effets de la pandémie de Covid-19 et de la guerre en Ukraine sur les votes pour les candidats populistes à l'élection présidentielle de 2022 en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.131-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement National, de l’avertissement à la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 58 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ri)Costruire la nazione etnoculturale: Éric Zemmour e la rigenerazione della destra radicale populista in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazioni e regioni : Studi e ricerche sulla comunità immaginata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19/20, pp.55-78. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15162/2282-5681/1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When far right parties compete: a case study of Éric Zemmour and Marine Le Pen in the 2022 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-023-00219-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « cultural backlash » à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 72 (4), pp.485-514. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.724.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populismes européens : poussée de la droite radicale et fin du moment « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, mai-juin (454), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04087391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement national, de l'avertissement à la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle poussée de l'extrême-droite en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Automne (691), pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04269741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’articulation des attitudes populistes et nativistes en Europe et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nativisme et nostalgie, 2, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extrême-droite au centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (10), pp.20-24. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2210.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional elections in Provence-Alpes-Côte d'Azur, 20-27 June 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ELECTIONS IN EUROPE : JUNE 2021 – NOVEMBER 2021, March 2022 (Issue #2), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La droite radicale en Europe : acteurs, transformations et dynamiques électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les droites extrêmes en Europe depuis 1945, 139-142, pp.16-22. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.139.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections régionales en Provence-Alpes-Côte d’Azur, 20-27 juin 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLUE. Bulletin des Élections de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Élections en Europe : juin 2021 - novembre 2021, 2, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montée du populisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°443 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.443.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la « crise migratoire » de 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’Europe des valeurs, 59 (2), pp.141-173. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populist Sovereignism and Electoral Support for Radical Right-Wing Populism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.003232172095856. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0032321720958567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02947799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populist Voting in the 2019 European Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Totalitarismus und Demokratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.67-96. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/tode.2020.17.1.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Effects of Immigrant Presence on Populist Radical Right Support: Testing the “Halo Effect” on Front National Voting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.001041402095767. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414020957677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02941412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic populism and sovereigntism: the economic supply of European radical right-wing populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.202-218. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23745118.2019.1632583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism: European Right-Wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-02011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA : 2017, entre permanence et bousculements des équilibres politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’Europe selon le Football, 47, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘territorialization’ of the Front National’s populist politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (6), pp.1033-1050. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41295-018-0145-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA : 2017, entre permanence et bousculements des équilibres politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 47 (2), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.047.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting the EU in times of crisis: The Front National and politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.278-294. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0263395718766787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's not Economic Interventionism, Stupid! Reassessing the Political Economy of Radical Right-wing Populist Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Otjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ravik Jupskås</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.270-290. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spsr.12302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme et choix électoral. Analyse des effets des attitudes populistes sur l’orientation du vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (5), pp.847-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01891565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidentielle 2017 : forces et faiblesses du Front national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.85-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législatives 2017 : répercussions de la présidentielle et contre-performance du Front National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage politique du peuple Padano. La construction d’identité par la Ligue du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peuple. Théories, discours et représentations, 2017-2 (35), pp.505-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Populism across a Left-Right Spectrum: The Case of the Front National, the Northern League, Podemos and Five Star Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwayne Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.354-376. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spsr.12278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atypical ‘honeymoon’ election? Contextual and strategic opportunities in the 2017 French legislative elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.322-339. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-017-0040-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seat-level nowcast of the Front National in the 2017 legislatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-016-0006-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite et l’Islam : fractures idéologiques et stratégies électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Octobre-Décembre (1316), pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national français dans l’espace des droites radicales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Front national, n°157, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA, une victoire à la Pyrrhus pour la droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Elections régionales 2015, 1078, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des populismes : confluences et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les élections européennes de 2014, 53 (1), pp.121-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites radicales populistes et représentation proportionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représentation proportionnelle entre vices et vertus, 1076, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the median economic crisis voter? The new leftist economic agenda of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.346-369. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euroscepticisme, populisme, droites radicales : état des forces et enjeux européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Euroscepticisme et élections européennes de 2014, 2014/3 (373), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eufor.373.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la poussée des droites radicales populistes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°1071-1072, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement à gauche opéré par le FN participe d’une évolution vers un ‘populisme de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°52, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Presidential Elections by Michael S. Lewis-Beck, Richard Nadeau and Eric Bélanger. Palgrave MacMillan, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.672-673. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01402382.2013.774533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving a Forecast Model for European Election Turnout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (4), pp.855-867. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1065912911421016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front national : une élection présidentielle de reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1063-1064, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législatives : un bilan en demi-teinte pour le Front national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1063-1064 (Avril-Septembre), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the FN presidential vote in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.44 - 67. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the extreme-right vote at the 2012 presidential election: Evaluating our model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2012.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing forecast models of Radical Right voting in Four European Countries (1973-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the Extreme Right Vote in France (1984–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presidential Strategies, Models of Leadership and the Development of Parties in a Candidate-Centred Polity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extrême-droite à la dérive : rééquilibrage du système partisan et recomposition à droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1044, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond France's 2005 Referendum on the European Constitutional Treaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 29 (n°1), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremist autarky: the systemic separation of the French Extreme Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern European Society and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.10 (n°2, July, Special Issue: The South European Right in the 21st Century: Italy, France and Spain), pp.351-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du succès des droites populistes et extrêmes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Souverainisme, nationalisme, Régionalisme (2) (n°7, printemps), pp.293-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autriche : le FPÖ et l'échec du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Tribune, "Dossier : l'extrême droite face à l'immigration en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, Juin-Août, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flambée du vote &amp;quot;anti-système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-Thema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2ème Trimestre (n°1), pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing French Party System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les élections récentes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection générale de 1992 en Grande-Bretagne et l'élection présidentielle de 1995 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vote protestataire, vote tactique, identification partisane et volatilité électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.56-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opinions publiques allemandes, britannique et française face à l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.52-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, racisme et politique en France et en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rassemblement national entre forces et faiblesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote sans issues. Chroniques électorales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2025, Libres Cours Politique, 9782706156915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Por qué las democracias europeas están virando a la extrema derecha?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesc Fàbregues; Oriol Farrés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOB International Yearbook 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcelona Center for International Affairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tipping Point for Far-Right Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi; Emilia Zankina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPS Report: 2024 European Parliament Elections under the Shadow of Rising Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-177, 2024, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Populist Radical-Right Turn of the Mainstream Right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Rovira Kaltwasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of the mainstream right and its impact on (social) democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation for European Progressive Studies (FEPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-93, 2024, Policy Study, 9782931233740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National et la « crise migratoire » de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Demesmay; Stephan Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, l’Allemagne et l’Europe face aux migrations, défi majeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2023, Perspectives Européennes, 9791030009637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Russia-Ukraine War on radical right-wing Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi; Emilia Zankina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-Wing Populism in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2023, 9789464755480. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nice, rien de nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-159, 2023, Res publica, 9782753588608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04054795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs et éthique du travail en Europe : un nouvel enjeu populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-109, 2023, Libres cours Politiques, 9782706151620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour des partis populistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Haegel; Simon Persico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partis politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant (Emile)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.861-912, 2023, Traités de science politique, 9782802767534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic populism and sovereigntism: the economic supply of European radical right-wing populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Basile, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sovereignism and Populism. Citizens, Voters and Parties in Western European Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-68, 2022, 9781032148144. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003241256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen, Éric Zemmour : les deux extrême-droites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote clivé. Les élections présidentielle et législatives d’avril et juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2022, 9782706152979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-Wing Populism and the Trade-Off Between Health and the Economy During the COVID-19 Pandemic: A Comparison Between Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hande Eslen–Ziya; Alberta Giorgi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism and Science in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Studies in European Political Sociology, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255 - 284, 2022, 9783030975340. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97535-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote Le Pen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote clivé. Les élections présidentielle et législatives d’avril et juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-164, 2022, 9782706152979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populist Attitudes in Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Tournier-Sol; Marie Gayte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Faces of Contemporary Populism in Western Europe and the US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-180, 2021, 9783030538880. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53889-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party System Change and the Demise of the Post-Gaullist Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tim Bale, Cristóbal Rovira Kaltwasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riding the Populist Wave. Europe's Mainstream Right in Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-145, 2021, 9781009009058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes de 2019 : un « moment » populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Potvin-Solis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe électif dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant/Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-154, 2021, 9782802768906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electoral basis of populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch; Christina Holtz-Bacha; Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Populism. Handbook of Concepts, Questions and Strategies of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd Edition, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-224, 2021, 9783848766178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03437668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Socialist Party in the 2019 European elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James L. Newell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe and the Left. Resisting the Populist Tide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-165, 2020, 9783030545406. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54541-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Still a radical right movement party? Political opportunities, party strategy and the cultural context of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Caiani and Ondřej Císař. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Right Movement Parties in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-80, 2019, 9781138566712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorialization of national-populist politics: A case study of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch, Emanuele Massetti, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The People and the Nation. Populism and Ethno-Territorial Politics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781138578012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation populiste et ses fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Cautrès et Anne Muxel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’une révolution électorale (2015-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-183, 2019, 978-2-406-09143-1. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Longer a Pariah? The Front National and the French Party System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven Wolinetz and Andrej Zaslove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Absorbing the Blow. Populist Parties and their Impact on Parties and Party Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield International / ECPR Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-196, 2018, Studies in European Political Science, 978-1-78552-149-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Stockemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism Around the World. A Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-48, 2018, 978-3-319-96757-8. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96758-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa in der Konfrontation mit populistischen rechtsradikalen Parteien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gudrun Hentges; Kristina Nottbohm; Hans-Wolfgang Platzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Identität in der Krise? Europäische Identitätsforschung und Rechtspopulismusforschung im Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS Verlag für Sozialwissenschaften</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-147, 2017, 978-3-658-14950-5. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-14951-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electoral basis of populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard C. Heinisch; Christina Holtz-Bacha; Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Populism. A Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-168, 2017, 978-3-8487-2534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Front National: Organizational Change and Adaptation from Jean-Marie to Marine Le Pen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Populist Party Organisation. The Radical Right in Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan UK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-158, 2016, Palgrave Studies in European Political Sociology, 978-1-137-58196-9. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58197-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and the politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birte Wassenberg, Patrick Moreau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration and new Anti-Europeanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-147, 2016, The 2014 European Election and the Rise of Euroscepticism in Western Europe, 978-3-515-11253-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new course for the French radical-right? The Front National and ‘de-demonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tjitske Akkerman, Sarah L. de Lange, Matthijs Rooduijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Right-Wing Populist Parties in Western Europe. Into the Mainstream?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-253, 2016, Extremism and Democracy, 9781138914834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and the new politics of the rural in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirk Strijker; Gerrit Voerman; Ida J. Terluin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural protest groups and populist political parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2015, 9789086862597. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-807-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néolibéralisme au social-populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Crépon, Alexandre Dézé, Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants du Front national. Sociologie d'un parti politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences-Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2015, Académique, 978-2-7246-1810-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême droite européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-André Taguieff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociologie et Sciences de l’éducation, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.667-669, 2013, Quadrige dicos poche, 978-2-13-055057-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et évolutions de l’idéologie frontiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Delwit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Front national. Mutations de l'extrême droite française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2012, 978-2-8004-1519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Populist Radical Right in European Elections: 1979-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Backes, Patrick Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Extreme Right in Europe: Current Trends and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandenhoeck &amp; Ruprecht - Schriften des Hannah-Arendt-Instituts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-34, 2012, 9783525369227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national : sortir de l’isolement politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis politiques français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5342, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2011, Les Etudes, 1763-6191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtsextremismus in populistischer Gestalt. Front National und Vlaams Blok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swyngedouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Decker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismus. Gefahr für die Demokratie oder nützliches Korrektiv?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VS-Verlag für Sozialwissenschaften / GWV Fachverlage GmbH, pp.121-143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations d'extrême-droite : Front national et Mouvement national républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis politiques français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, La Documentation française, pp.15-44, 2005, Les Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National split: party system change and electoral prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn A.J. Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Party System: Continuity and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.137-154, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sécuritaires et droites populistes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 13, Armand Colin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquance des jeunes et usage de produits psychotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, Armand Colin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis libéraux scandinaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Delwit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralismes et partis libéraux en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.141-178, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Apr 2022, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two of a kind? Marine Le Pen, Éric Zemmour, and the supply and demand for far-right politics in the 2022 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producerist Attitudes and Support for Right-Wing Populism in the United States and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midterm ESA Conference, Political Sociology Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Nov 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens’ Economic Sovereignist Attitudes and their Relation with Populism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Sovereignism as a Global Phenomenon? A Comparative Perspective between Europe and the Americas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dresden, Mar 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAST-Science Po Paris conference on political economy and political science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Advanced Study in Toulouse, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Sovereignism as a Global Phenomenon? A Comparative Perspective on Europe and the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unitelma Sapienza University of Rome and Hildesheim University, Jun 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do populism and conspiracy theories intersect? A case study of the populist radical left and right in France during the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2021, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Covid-19-related socio-economic anxieties with right-wing populism: A comparison between Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Virtual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Aug 2021, Innsbruck (Virtual Event), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03335324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Contextual Factors in the Support for the Populist Radical Right: Examining Causal Mechanisms and Conditional Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Harteveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Arzheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Aug 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02941401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We Want our Country Back’. Exploring the demand-side of Economic Populist Sovereignism in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies (CES) at Columbia University, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We Want Our Country Back’: Exploring Links between Economic Populism and National Sovereignty Claims in Populist Radical Right Mobilisation in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on “New Divides in European Politics: The Aftermath of the 2019 European Elections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Round Table on “New Divides in European Politics: The Aftermath of the 2019 European Elections”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes européennes et de Politique Comparée - Sciences-Po Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party system change and the demise of the post-Gaullist Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on The mainstream right in Western Europe: caught between silent and counter-silent revolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Mar 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Front national and Party System Change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference - FEATURED PANEL with RLI &amp; ECPR Press – Absorbing the Blow: Populist Parties and their Impact on Parties and Party Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Droites à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des études politiques de l'ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ERMES - Université de Nice, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02100553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme des partis, populisme des électeurs : l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages du populisme contemporain en Europe et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRECIB, Laboratoire Babel, Université de Toulon, Jun 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres politiques en région PACA : permanences et changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Transition Écologique et Citoyenne Alpes-Maritimes Alpes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01901898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism. European Right-Wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism and radical right</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Gouvernance, Laboratoire PACTE, Sciences-Po Grenoble, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01933741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme : une stratégie gagnante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élections en France et en Allemagne : un an après, quelles leçons en tirer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po / CEVIPOF, Otto-Suhr-Institut / FU Berlin, Heinrich-Böll-Stiftung France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowding the market: the dynamics of populist and mainstream competition in the 2017 French presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions and Reactions – On the dynamics of competition between populist challengers and mainstream parties in Europe today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSA’s Italian Politics Specialist Group, the “Parties, Voters and Elections Research Group” of the Department of Political Science and International Studies of the University of Birmingham, and the Department of Politics and International Relations at Aston University, Jan 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effect of neighbourhood context on Populist Radical Right voting: a four-country comparison of France, Germany, the Netherlands and the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Harteveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Aug 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Right and EU-Pessimism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We, the people: Political, media and popular discourses of 'us' and 'them'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Oct 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and Territorial Politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ‘Populism and Ethno-Territorial Politics in Western and Eastern Europe’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Political Science, University of Salzburg, Apr 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Right’s Politics of Economic Populism and Sovereigntism: A comparison between the French Front National (FN) and the Swiss People’s party (SVP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Prague Populism Conference: Current Populism in Europe: Culture, History, Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for International Studies Charles University, Heinrich Böll Stiftung and Goethe Institut, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism. European Right-wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario “El Populismo. Teoría y Experiencias contemporáneas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guadalajara, Sep 2018, Guadalajara, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01886651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical right Politics of economic nationalism: A comparison between the French Front National (FN) and the Swiss People’s party (SVP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Citizens, Parties and Leaders in European Uncertainty – Claims for the National Sovereignty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Nov 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Right’s Politics of Economic Nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of populist mobilization in the 2017 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on “Populism and Political Behaviour”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Scienze Sociali Politiche e Cognitive in collaboration with Italian National Election Studies (ITANES), University of Siena, Nov 2017, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties and Voters in the Populist Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Mobilization against the EU? The Front National Populist Politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Populist Politics of Euroscepticism amidst Critical Junctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR General Conference, Sep 2016, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosceptic Parties and the EU: MEPs’ attitudes in the roll-call votes. A cross-country analysis (Italy, France and UK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 66th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science Association, Mar 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote Front national à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes sur « Les élections régionales de 2015 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés (ERMES-Université de Nice), Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants of European Populism? The rise of (new) populist parties in Italy, France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwayne Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism, the new Right and new Parties: what kind of political discourses in Europe?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Political Science - University of Pisa, Jun 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Populism in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Panel on the Rise of the Right in France and the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-American Foundation, May 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralist Populists within Context: the dynamics of support for left and right-wing populism in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Apr 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional support for national-populist parties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism, Regionalism and Nationalism in Western European Party Mobilisation. The territorial Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage politique du peuple ‘Padano’ : la construction d’identité dans le cas de la Ligue du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple : théories, discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Aixois d’Etudes Romanes, EA 854, Mar 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and Methodological issues in coding FN’s economic manifestos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “What's Left of the Radical Right”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Nijmegen, Jan 2015, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe face aux droites radicales populistes : positions partisanes et demandes électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité européenne en crise ? Les stratégies d’appropriation et de redéfinition de la notion d’identité européenne par les acteurs d’extrême droite et de populisme de droite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINTEUS, Université des Sciences Appliquées de Fulda, Jan 2015, Fulda, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebranding Populism: The Transformation of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Management Research, Radboud University, University of Nijmegen, Jan 2014, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Radical Right Economic Agenda? The Transformation of The Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research - University of Glasgow, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National: Party change and voting for the radical right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtspopulismus und Rechtsextremismus in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kassel, Dec 2014, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, Crise et Populisme : Analyse des élections européennes des 22-25 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Timus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Maison des Sciences de l'Homme et de la Société Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est - Université de Nice, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front national in the 2014 European Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The 2014 European election: the rise of anti-europeanism”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Alsace (MISHA)-Université de Strasbourg, Nov 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Welfare-Chauvinism? The transformation of the Front National’s economic programme (1984-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies (Columbia University), Jun 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau chauvinisme du welfare ? La transformation du programme économique du Front national (1984-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Française de Science Politique, "Inégalités et Démocratie" - Section Thématique 27 "Le ‘nouveau’ Front national en question"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new radical right economic agenda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Radical Right-wing Populists and the Economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation Centre Dutch Political Parties (DNPP), University of Groningen, Oct 2013, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Successful Welfare-Chauvinist Party? The Front National in the 2012 elections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA's Research Network on Political Sociology (RN32) Mid-term conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association (ESA), Nov 2012, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National in France: party organization, elected representatives and grassroots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Comparative Survey of Territorial Party Representation and Organization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau parti, nouveau programme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde "1972-2012 : les mutations du Front national"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the FN presidential and legislative performance in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association, Aug 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prédictifs du vote d’extrême-droite en France: Marine Le Pen 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Prévision électorale, Séminaire Economie Publique, Institutions &amp; Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Economie de la Sorbonne (UP1-CNRS) &amp; PSE, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du programme économique du FN : transformation idéologique et position dans l'espace de la compétition partisane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Populisme, démocratie et médias »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, May 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the populist challenge: partisanship and the making of immigration policy in France (1974-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies at Columbia University (CES) Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, Identity and the People: New Patterns of Right-Wing Competition and Sarkozy's ‘Winning Formula' in the 2007 French Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Political Science Association (APSA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party elite discursive repertoires of globalisation, Europeanisation and immigration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops, Nicosia, 26-30 April 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national et le pouvoir en France : isolement systémique et échec de l'exercice des responsabilités municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les nouvelles droites et le pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extreme-Right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on The Right in France and Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, University of Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur la droite pour 2027 ? Où en est le Rassemblement National sur l’économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la dérive illibérale des démocraties contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Arceneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection présidentielle de 2022 va-t-elle marquer la fin du cycle populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « gauche » et la « droite » font-elles encore sens en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cautrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les droites populistes dans le monde de l’après-Covid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations économiques liées à la Covid-19 favorisent-elles le vote national-populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A not so silent revolution: The new power of old divides in European politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Durovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Froio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme et choix électoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Marine Le Pen will not be the next French president</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Akkerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques électorales des droites radicales populistes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the extreme right in Belgium and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swyngedouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Extreme Right parties in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle crédibilité pour les leaders populistes européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême-droite européenne est-elle en voie de normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a local powerbase? The Rassemblement National in the 2020 municipal elections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a local powerbase ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national français dans l’espace des droites radicales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new course for the French radical-right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down South, up North: party strategy and performances of the Extreme Right in municipal office in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pathologies de l’égalité » font le terreau de la défiance et du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po - CEVIPOF. 2024, 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des épreuves de la vie sur les attitudes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po, CEVIPOF. 2024, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections régionales de 2021 en Sud-PACA : LR vainqueur dans une région que les sondages promettaient au RN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur; CEVIPOF. 2022, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03600634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel match populiste pour la présidentielle de 2022 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, CEVIPOF; Sciences Po. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Zemmour : un ‘backlash culturel’ à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, CEVIPOF; Sciences-Po Paris. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03553884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen, Éric Zemmour : social-populisme contre capitalisme populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique du CEVIPOF, Sciences Po. 2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésion aux théories du complot et populisme : un tandem à relativiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note de recherche Le Baromètre de la confiance politique, CEVIPOF. 2021, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Zemmour ou le dernier avatar de la droite radicale populiste pan-européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, Sciences Po Paris. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inquiétudes économiques liées à la crise sanitaire peuvent-elles nourrir le populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, CEVIPOF, vague 12, Sciences Po Paris. 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation du repli ? Les effets de la crise sanitaire sur les attitudes individuelles vis-à-vis de l’ouverture international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Baromètre de la confiance politique du CEVIPOF / Vague 11 bis (spécial COVID-19), note #3, Sciences Po Paris, CEVIPOF. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation du repli ? les effets de la crise sanitaire sur les attitudes individuelles vis-à-vis de l'ouverture internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique du CEVIPOF / Vague 11 bis (spécial COVID-19), note #3, Sciences Po - CEVIPOF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national context and radical right support in Europe: Policy Brief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Nice - Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Ivaldi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche CNRS Centre de recherches politiques de Sciences Po (CEVIPOF)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi est chargé de recherche CNRS au CEVIPOF, Centre de recherches politiques de Sciences Po, UMR du CNRS 7048.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles.ivaldi@sciencespo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les recherches de Gilles Ivaldi portent sur les partis de droite radicale et le phénomène populiste en Europe occidentale dans une perspective de sociologie politique comparée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les formations de droite populiste radicale occupent une place centrale sur l’échiquier politique européen. L’émergence de nouveaux acteurs et l’évolution de partis et mouvements plus établis continuent de poser de nombreuses questions quant à l’impact des droites radicales sur les systèmes politiques au sein desquelles ces partis évoluent et la transformation des lignes de clivage sur lesquelles ils opèrent et mobilisent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un second grand pôle des activités de recherche de Gilles Ivaldi concerne la question du populisme et de ses diverses manifestations. L’approche comparative de ces populismes « pluriels » est un enjeu important et se centre sur plusieurs aspects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D’une part, il s’agit de contribuer au champ d’étude des populismes de gauche et de droite, la recherche des éléments de convergence de phénomènes issus de traditions politiques différentes mais opérant cependant sur des ressorts de mobilisation communs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En second lieu, il convient de s’interroger sur les liens entre populisme et nationalisme, sur la question de l’articulation entre populisme et opposition à l’intégration européenne. Plus généralement, les populismes sous toutes les formes représentent aujourd’hui une importante force de résistance à l’internationalisation et mobilisent à ce titre le sentiment national, en particulier le concept de &amp;quot;souverainisme&amp;quot; et son application aux partis et aux électeurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, il est important de réfléchir à la dimension socio-économique du populisme, à l'intersection des enjeux économiques et des questions culturelles, au travers de nouveaux concepts, à l'image du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">producérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui est au coeur de plusieurs travaux récents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes européens de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi a été reponsable en France du programme de recherche international Open Reseach Area in the Social Sciences (ORA), co-financé par l’ANR (France), DFG (Allemagne), ESRC (Royaume-Uni) et NWO (Pays-Bas), de 2016 à 2019. Ce projet, intitulé &amp;quot;</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national context and radical right support in Europe (SCoRE) / Contextes Infra-Nationaux et vote de droite radicale en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; a été conduit en France par l’URMIS en partenariat avec l’Université de Mainz (Allemagne), l’Université de Leeds (UK) et l’Université d’Amsterdam (Pays-Bas). Ce projet comparatif a proposé une approche interdisciplinaire réunissant politologues, sociologues et géographes pour la construction d’un modèle analytique multi-niveaux du vote de droite radicale dans quatre pays clés (France, Allemagne, Pays-Bas et Royaume-Uni).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2023, Gilles Ivaldi a co-dirigé un projet européen réunissant une trentaine d'experts dans la plupart des États membres de l'UE autour de la question de l'impact de la guerre en Ukraine sur les partis de droite radicale populiste.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivaldi, Giles & Zankina, Emilia (Eds). (2023). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-wing Populism in Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. European Center for Populism Studies (ECPS). March 8, 2023. Brussels. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.55271/rp0010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Derniers ouvrages parus</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blog & Analyses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre janvier 2012 et 2017, Gilles Ivaldi a administré et animé en collaboration avec Jocelyn Evans, de l’université de Salford, le blog d’analyse des élections et de la politique en France : 500signatures.net.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populist Voting, Master Sciences Po Paris (2021-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to EU Migration Policy, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Analysis, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populism and Immigration, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populist Radical Right Voting in Europe : Quantitative Political Analysis Workshop, premier cycle Moyen-Orient Méditerranée, Sciences-Po Paris (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques d’immigration en Europe, Master 2 « Migrations, villes, dynamiques sociales », Université de Nice Sophia-Antipolis (2006-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mouvements populistes en Europe, Master 2 « Migrations, villes, dynamiques sociales », Université de Nice Sophia-Antipolis (2009-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie électorale, Master 2 « Gouvernance, carrières publiques et métiers du politique », Université de Nice Sophia-Antipolis (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratique des sciences sociales, statistiques appliquées, premier cycle Moyen-Orient Méditerranée, Sciences-Po Paris (2005-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivaldi, Gilles (2020) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populisme et globalisation : enjeux, conflits, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mémoire d’Habilitation à Diriger des Recherches en Science Politique, Sciences Po Paris, 16 décembre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens externes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie politique du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2026, Repères, 978-2-348-08571-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 EP Elections under the Shadow of Rising Populism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Zankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-Wing Populism in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Zankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372 p., 2023, 9789464755480. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populismes aux élections européennes de 2019 : diversité idéologique et performances électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Jean Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Gilles Finchelstein et Laurent Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Le Pen à Trump : le défi populiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8004-1643-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2017 French Presidential Elections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-68326-3. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 French Presidential Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan UK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Politics, Society and Culture, 978-1-137-01163-3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137011640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites populistes et extrêmes en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.143, 2004, Les Etudes, 3303331952053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avancée de l’extrême droite à l’échelle mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, mars-avril (471), pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand recul démocratique : principaux enseignements du rapport V-Dem édition 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, janvier-février (470), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes de 2024 en France comme « scrutin de second ordre » ? Succès de l’extrême droite, vote sanction de l’exécutif et rôle des attitudes eurosceptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, N° 89 (3), pp.66-91. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.089.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RN, l’extrême droite et l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°694 (1), pp.71-73. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ddv.694.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême droite : le point de bascule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Décembre, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did voter attitudes toward European Union military support for Ukraine shape populist voting in the 2024 European Parliament elections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63-2, pp.165-186. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1596l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: All to the right? The 2024 European Parliament elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63-2, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1596e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producerist populist attitudes and electoral support for populism in the USA and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ser/mwae034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Local Context Affects Populist Radical Right Support: A Cross-National Investigation Into Mediated and Moderated Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Arzheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 p. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007123424000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine peut-elle ouvrir un nouveau cycle d’extrême droite en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Economic Populist Sovereignism, Globalization and Populist Radical Right Politics: Voter Attitudes in Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Government and Opposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (3), pp.845-865. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/gov.2023.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04190484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement National, de l’avertissement à la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 58 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères et le drapeau : quels ont été les effets de la pandémie de Covid-19 et de la guerre en Ukraine sur les votes pour les candidats populistes à l'élection présidentielle de 2022 en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.131-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds : polarisation et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 58 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les élections françaises de 2022 dans les Suds, 58, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04172956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ri)Costruire la nazione etnoculturale: Éric Zemmour e la rigenerazione della destra radicale populista in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazioni e regioni : Studi e ricerche sulla comunità immaginata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19/20, pp.55-78. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15162/2282-5681/1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When far right parties compete: a case study of Éric Zemmour and Marine Le Pen in the 2022 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-023-00219-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « cultural backlash » à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 72 (4), pp.485-514. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.724.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populismes européens : poussée de la droite radicale et fin du moment « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, mai-juin (454), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04087391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement national, de l'avertissement à la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle poussée de l'extrême-droite en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Automne (691), pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04269741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’articulation des attitudes populistes et nativistes en Europe et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nativisme et nostalgie, 2, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional elections in Provence-Alpes-Côte d'Azur, 20-27 June 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ELECTIONS IN EUROPE : JUNE 2021 – NOVEMBER 2021, March 2022 (Issue #2), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extrême-droite au centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (10), pp.20-24. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2210.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La droite radicale en Europe : acteurs, transformations et dynamiques électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les droites extrêmes en Europe depuis 1945, 139-142, pp.16-22. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.139.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections régionales en Provence-Alpes-Côte d’Azur, 20-27 juin 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLUE. Bulletin des Élections de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Élections en Europe : juin 2021 - novembre 2021, 2, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la « crise migratoire » de 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’Europe des valeurs, 59 (2), pp.141-173. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montée du populisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°443 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.443.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Effects of Immigrant Presence on Populist Radical Right Support: Testing the “Halo Effect” on Front National Voting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.001041402095767. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414020957677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02941412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populist Voting in the 2019 European Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Totalitarismus und Demokratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.67-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/tode.2020.17.1.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populist Sovereignism and Electoral Support for Radical Right-Wing Populism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.003232172095856. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0032321720958567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02947799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic populism and sovereigntism: the economic supply of European radical right-wing populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.202-218. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23745118.2019.1632583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism: European Right-Wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-02011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘territorialization’ of the Front National’s populist politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (6), pp.1033-1050. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41295-018-0145-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA : 2017, entre permanence et bousculements des équilibres politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’Europe selon le Football, 47, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA : 2017, entre permanence et bousculements des équilibres politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 47 (2), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.047.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting the EU in times of crisis: The Front National and politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.278-294. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0263395718766787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's not Economic Interventionism, Stupid! Reassessing the Political Economy of Radical Right-wing Populist Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Otjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ravik Jupskås</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.270-290. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spsr.12302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme et choix électoral. Analyse des effets des attitudes populistes sur l’orientation du vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (5), pp.847-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01891565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidentielle 2017 : forces et faiblesses du Front national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.85-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législatives 2017 : répercussions de la présidentielle et contre-performance du Front National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage politique du peuple Padano. La construction d’identité par la Ligue du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peuple. Théories, discours et représentations, 2017-2 (35), pp.505-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Populism across a Left-Right Spectrum: The Case of the Front National, the Northern League, Podemos and Five Star Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwayne Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.354-376. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spsr.12278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atypical ‘honeymoon’ election? Contextual and strategic opportunities in the 2017 French legislative elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.322-339. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-017-0040-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite et l’Islam : fractures idéologiques et stratégies électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Octobre-Décembre (1316), pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seat-level nowcast of the Front National in the 2017 legislatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-016-0006-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national français dans l’espace des droites radicales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Front national, n°157, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA, une victoire à la Pyrrhus pour la droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Elections régionales 2015, 1078, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des populismes : confluences et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les élections européennes de 2014, 53 (1), pp.121-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites radicales populistes et représentation proportionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représentation proportionnelle entre vices et vertus, 1076, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the median economic crisis voter? The new leftist economic agenda of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.346-369. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euroscepticisme, populisme, droites radicales : état des forces et enjeux européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Euroscepticisme et élections européennes de 2014, 2014/3 (373), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eufor.373.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la poussée des droites radicales populistes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°1071-1072, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement à gauche opéré par le FN participe d’une évolution vers un ‘populisme de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°52, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Presidential Elections by Michael S. Lewis-Beck, Richard Nadeau and Eric Bélanger. Palgrave MacMillan, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.672-673. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01402382.2013.774533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving a Forecast Model for European Election Turnout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (4), pp.855-867. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1065912911421016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front national : une élection présidentielle de reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1063-1064, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législatives : un bilan en demi-teinte pour le Front national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1063-1064 (Avril-Septembre), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the FN presidential vote in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.44 - 67. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the extreme-right vote at the 2012 presidential election: Evaluating our model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2012.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing forecast models of Radical Right voting in Four European Countries (1973-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the Extreme Right Vote in France (1984–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presidential Strategies, Models of Leadership and the Development of Parties in a Candidate-Centred Polity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extrême-droite à la dérive : rééquilibrage du système partisan et recomposition à droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1044, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond France's 2005 Referendum on the European Constitutional Treaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 29 (n°1), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremist autarky: the systemic separation of the French Extreme Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern European Society and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.10 (n°2, July, Special Issue: The South European Right in the 21st Century: Italy, France and Spain), pp.351-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du succès des droites populistes et extrêmes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Souverainisme, nationalisme, Régionalisme (2) (n°7, printemps), pp.293-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autriche : le FPÖ et l'échec du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Tribune, "Dossier : l'extrême droite face à l'immigration en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, Juin-Août, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flambée du vote &amp;quot;anti-système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-Thema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2ème Trimestre (n°1), pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing French Party System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les élections récentes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection générale de 1992 en Grande-Bretagne et l'élection présidentielle de 1995 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vote protestataire, vote tactique, identification partisane et volatilité électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.56-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, racisme et politique en France et en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opinions publiques allemandes, britannique et française face à l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.52-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rassemblement national entre forces et faiblesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote sans issues. Chroniques électorales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2025, Libres Cours Politique, 9782706156915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Por qué las democracias europeas están virando a la extrema derecha?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesc Fàbregues; Oriol Farrés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOB International Yearbook 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcelona Center for International Affairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tipping Point for Far-Right Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi; Emilia Zankina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPS Report: 2024 European Parliament Elections under the Shadow of Rising Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-177, 2024, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Populist Radical-Right Turn of the Mainstream Right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Rovira Kaltwasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of the mainstream right and its impact on (social) democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation for European Progressive Studies (FEPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-93, 2024, Policy Study, 9782931233740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs et éthique du travail en Europe : un nouvel enjeu populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-109, 2023, Libres cours Politiques, 9782706151620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National et la « crise migratoire » de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Demesmay; Stephan Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, l’Allemagne et l’Europe face aux migrations, défi majeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2023, Perspectives Européennes, 9791030009637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Russia-Ukraine War on radical right-wing Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi; Emilia Zankina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-Wing Populism in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2023, 9789464755480. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nice, rien de nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-159, 2023, Res publica, 9782753588608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04054795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour des partis populistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Haegel; Simon Persico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partis politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant (Emile)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.861-912, 2023, Traités de science politique, 9782802767534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic populism and sovereigntism: the economic supply of European radical right-wing populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Basile, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sovereignism and Populism. Citizens, Voters and Parties in Western European Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-68, 2022, 9781032148144. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003241256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen, Éric Zemmour : les deux extrême-droites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote clivé. Les élections présidentielle et législatives d’avril et juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2022, 9782706152979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-Wing Populism and the Trade-Off Between Health and the Economy During the COVID-19 Pandemic: A Comparison Between Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hande Eslen–Ziya; Alberta Giorgi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism and Science in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Studies in European Political Sociology, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255 - 284, 2022, 9783030975340. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97535-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote Le Pen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote clivé. Les élections présidentielle et législatives d’avril et juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-164, 2022, 9782706152979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes de 2019 : un « moment » populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Potvin-Solis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe électif dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant/Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-154, 2021, 9782802768906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populist Attitudes in Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Tournier-Sol; Marie Gayte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Faces of Contemporary Populism in Western Europe and the US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-180, 2021, 9783030538880. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53889-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party System Change and the Demise of the Post-Gaullist Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tim Bale, Cristóbal Rovira Kaltwasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riding the Populist Wave. Europe's Mainstream Right in Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-145, 2021, 9781009009058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electoral basis of populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch; Christina Holtz-Bacha; Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Populism. Handbook of Concepts, Questions and Strategies of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd Edition, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-224, 2021, 9783848766178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03437668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Socialist Party in the 2019 European elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James L. Newell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe and the Left. Resisting the Populist Tide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-165, 2020, 9783030545406. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54541-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Still a radical right movement party? Political opportunities, party strategy and the cultural context of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Caiani and Ondřej Císař. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Right Movement Parties in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-80, 2019, 9781138566712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorialization of national-populist politics: A case study of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch, Emanuele Massetti, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The People and the Nation. Populism and Ethno-Territorial Politics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781138578012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation populiste et ses fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Cautrès et Anne Muxel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’une révolution électorale (2015-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-183, 2019, 978-2-406-09143-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Longer a Pariah? The Front National and the French Party System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven Wolinetz and Andrej Zaslove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Absorbing the Blow. Populist Parties and their Impact on Parties and Party Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield International / ECPR Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-196, 2018, Studies in European Political Science, 978-1-78552-149-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Stockemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism Around the World. A Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-48, 2018, 978-3-319-96757-8. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96758-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa in der Konfrontation mit populistischen rechtsradikalen Parteien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gudrun Hentges; Kristina Nottbohm; Hans-Wolfgang Platzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Identität in der Krise? Europäische Identitätsforschung und Rechtspopulismusforschung im Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS Verlag für Sozialwissenschaften</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-147, 2017, 978-3-658-14950-5. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-14951-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electoral basis of populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard C. Heinisch; Christina Holtz-Bacha; Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Populism. A Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-168, 2017, 978-3-8487-2534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Front National: Organizational Change and Adaptation from Jean-Marie to Marine Le Pen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Populist Party Organisation. The Radical Right in Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan UK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-158, 2016, Palgrave Studies in European Political Sociology, 978-1-137-58196-9. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58197-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and the politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birte Wassenberg, Patrick Moreau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration and new Anti-Europeanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-147, 2016, The 2014 European Election and the Rise of Euroscepticism in Western Europe, 978-3-515-11253-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new course for the French radical-right? The Front National and ‘de-demonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tjitske Akkerman, Sarah L. de Lange, Matthijs Rooduijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Right-Wing Populist Parties in Western Europe. Into the Mainstream?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-253, 2016, Extremism and Democracy, 9781138914834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and the new politics of the rural in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirk Strijker; Gerrit Voerman; Ida J. Terluin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural protest groups and populist political parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2015, 9789086862597. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-807-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néolibéralisme au social-populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Crépon, Alexandre Dézé, Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants du Front national. Sociologie d'un parti politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences-Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2015, Académique, 978-2-7246-1810-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême droite européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-André Taguieff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociologie et Sciences de l’éducation, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.667-669, 2013, Quadrige dicos poche, 978-2-13-055057-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et évolutions de l’idéologie frontiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Delwit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Front national. Mutations de l'extrême droite française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2012, 978-2-8004-1519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Populist Radical Right in European Elections: 1979-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Backes, Patrick Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Extreme Right in Europe: Current Trends and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandenhoeck &amp; Ruprecht - Schriften des Hannah-Arendt-Instituts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-34, 2012, 9783525369227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national : sortir de l’isolement politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis politiques français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5342, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2011, Les Etudes, 1763-6191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtsextremismus in populistischer Gestalt. Front National und Vlaams Blok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swyngedouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Decker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismus. Gefahr für die Demokratie oder nützliches Korrektiv?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VS-Verlag für Sozialwissenschaften / GWV Fachverlage GmbH, pp.121-143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations d'extrême-droite : Front national et Mouvement national républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis politiques français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, La Documentation française, pp.15-44, 2005, Les Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sécuritaires et droites populistes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 13, Armand Colin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquance des jeunes et usage de produits psychotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, Armand Colin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National split: party system change and electoral prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn A.J. Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Party System: Continuity and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.137-154, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis libéraux scandinaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Delwit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralismes et partis libéraux en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.141-178, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Apr 2022, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two of a kind? Marine Le Pen, Éric Zemmour, and the supply and demand for far-right politics in the 2022 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producerist Attitudes and Support for Right-Wing Populism in the United States and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midterm ESA Conference, Political Sociology Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Nov 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens’ Economic Sovereignist Attitudes and their Relation with Populism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Sovereignism as a Global Phenomenon? A Comparative Perspective between Europe and the Americas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dresden, Mar 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Sovereignism as a Global Phenomenon? A Comparative Perspective on Europe and the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unitelma Sapienza University of Rome and Hildesheim University, Jun 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAST-Science Po Paris conference on political economy and political science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Advanced Study in Toulouse, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do populism and conspiracy theories intersect? A case study of the populist radical left and right in France during the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2021, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Covid-19-related socio-economic anxieties with right-wing populism: A comparison between Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Virtual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Aug 2021, Innsbruck (Virtual Event), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03335324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Contextual Factors in the Support for the Populist Radical Right: Examining Causal Mechanisms and Conditional Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Harteveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Arzheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Aug 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02941401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We Want Our Country Back’: Exploring Links between Economic Populism and National Sovereignty Claims in Populist Radical Right Mobilisation in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on “New Divides in European Politics: The Aftermath of the 2019 European Elections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Round Table on “New Divides in European Politics: The Aftermath of the 2019 European Elections”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes européennes et de Politique Comparée - Sciences-Po Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party system change and the demise of the post-Gaullist Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on The mainstream right in Western Europe: caught between silent and counter-silent revolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Mar 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Front national and Party System Change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference - FEATURED PANEL with RLI &amp; ECPR Press – Absorbing the Blow: Populist Parties and their Impact on Parties and Party Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We Want our Country Back’. Exploring the demand-side of Economic Populist Sovereignism in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies (CES) at Columbia University, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Droites à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des études politiques de l'ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ERMES - Université de Nice, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02100553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism. European Right-Wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism and radical right</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Gouvernance, Laboratoire PACTE, Sciences-Po Grenoble, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01933741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme : une stratégie gagnante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élections en France et en Allemagne : un an après, quelles leçons en tirer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po / CEVIPOF, Otto-Suhr-Institut / FU Berlin, Heinrich-Böll-Stiftung France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowding the market: the dynamics of populist and mainstream competition in the 2017 French presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions and Reactions – On the dynamics of competition between populist challengers and mainstream parties in Europe today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSA’s Italian Politics Specialist Group, the “Parties, Voters and Elections Research Group” of the Department of Political Science and International Studies of the University of Birmingham, and the Department of Politics and International Relations at Aston University, Jan 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effect of neighbourhood context on Populist Radical Right voting: a four-country comparison of France, Germany, the Netherlands and the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Harteveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Aug 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme des partis, populisme des électeurs : l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages du populisme contemporain en Europe et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRECIB, Laboratoire Babel, Université de Toulon, Jun 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres politiques en région PACA : permanences et changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Transition Écologique et Citoyenne Alpes-Maritimes Alpes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01901898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Right and EU-Pessimism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We, the people: Political, media and popular discourses of 'us' and 'them'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Oct 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and Territorial Politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ‘Populism and Ethno-Territorial Politics in Western and Eastern Europe’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Political Science, University of Salzburg, Apr 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Right’s Politics of Economic Populism and Sovereigntism: A comparison between the French Front National (FN) and the Swiss People’s party (SVP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Prague Populism Conference: Current Populism in Europe: Culture, History, Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for International Studies Charles University, Heinrich Böll Stiftung and Goethe Institut, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism. European Right-wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario “El Populismo. Teoría y Experiencias contemporáneas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guadalajara, Sep 2018, Guadalajara, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01886651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical right Politics of economic nationalism: A comparison between the French Front National (FN) and the Swiss People’s party (SVP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Citizens, Parties and Leaders in European Uncertainty – Claims for the National Sovereignty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Nov 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Right’s Politics of Economic Nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of populist mobilization in the 2017 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on “Populism and Political Behaviour”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Scienze Sociali Politiche e Cognitive in collaboration with Italian National Election Studies (ITANES), University of Siena, Nov 2017, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties and Voters in the Populist Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote Front national à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes sur « Les élections régionales de 2015 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés (ERMES-Université de Nice), Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants of European Populism? The rise of (new) populist parties in Italy, France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwayne Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism, the new Right and new Parties: what kind of political discourses in Europe?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Political Science - University of Pisa, Jun 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Populism in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Panel on the Rise of the Right in France and the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-American Foundation, May 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralist Populists within Context: the dynamics of support for left and right-wing populism in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Apr 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Mobilization against the EU? The Front National Populist Politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Populist Politics of Euroscepticism amidst Critical Junctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR General Conference, Sep 2016, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosceptic Parties and the EU: MEPs’ attitudes in the roll-call votes. A cross-country analysis (Italy, France and UK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 66th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science Association, Mar 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional support for national-populist parties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism, Regionalism and Nationalism in Western European Party Mobilisation. The territorial Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage politique du peuple ‘Padano’ : la construction d’identité dans le cas de la Ligue du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple : théories, discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Aixois d’Etudes Romanes, EA 854, Mar 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and Methodological issues in coding FN’s economic manifestos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “What's Left of the Radical Right”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Nijmegen, Jan 2015, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe face aux droites radicales populistes : positions partisanes et demandes électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité européenne en crise ? Les stratégies d’appropriation et de redéfinition de la notion d’identité européenne par les acteurs d’extrême droite et de populisme de droite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINTEUS, Université des Sciences Appliquées de Fulda, Jan 2015, Fulda, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebranding Populism: The Transformation of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Management Research, Radboud University, University of Nijmegen, Jan 2014, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Radical Right Economic Agenda? The Transformation of The Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research - University of Glasgow, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National: Party change and voting for the radical right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtspopulismus und Rechtsextremismus in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kassel, Dec 2014, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, Crise et Populisme : Analyse des élections européennes des 22-25 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Timus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Maison des Sciences de l'Homme et de la Société Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est - Université de Nice, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front national in the 2014 European Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The 2014 European election: the rise of anti-europeanism”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Alsace (MISHA)-Université de Strasbourg, Nov 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Welfare-Chauvinism? The transformation of the Front National’s economic programme (1984-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies (Columbia University), Jun 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau chauvinisme du welfare ? La transformation du programme économique du Front national (1984-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Française de Science Politique, "Inégalités et Démocratie" - Section Thématique 27 "Le ‘nouveau’ Front national en question"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new radical right economic agenda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Radical Right-wing Populists and the Economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation Centre Dutch Political Parties (DNPP), University of Groningen, Oct 2013, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National in France: party organization, elected representatives and grassroots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Comparative Survey of Territorial Party Representation and Organization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Successful Welfare-Chauvinist Party? The Front National in the 2012 elections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA's Research Network on Political Sociology (RN32) Mid-term conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association (ESA), Nov 2012, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau parti, nouveau programme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde "1972-2012 : les mutations du Front national"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the FN presidential and legislative performance in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association, Aug 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prédictifs du vote d’extrême-droite en France: Marine Le Pen 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Prévision électorale, Séminaire Economie Publique, Institutions &amp; Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Economie de la Sorbonne (UP1-CNRS) &amp; PSE, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du programme économique du FN : transformation idéologique et position dans l'espace de la compétition partisane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Populisme, démocratie et médias »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, May 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the populist challenge: partisanship and the making of immigration policy in France (1974-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies at Columbia University (CES) Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, Identity and the People: New Patterns of Right-Wing Competition and Sarkozy's ‘Winning Formula' in the 2007 French Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Political Science Association (APSA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party elite discursive repertoires of globalisation, Europeanisation and immigration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops, Nicosia, 26-30 April 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national et le pouvoir en France : isolement systémique et échec de l'exercice des responsabilités municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les nouvelles droites et le pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extreme-Right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on The Right in France and Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, University of Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur la droite pour 2027 ? Où en est le Rassemblement National sur l’économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour le Rassemblement national aux élections municipales de mars 2026 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la dérive illibérale des démocraties contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Arceneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection présidentielle de 2022 va-t-elle marquer la fin du cycle populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « gauche » et la « droite » font-elles encore sens en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cautrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations économiques liées à la Covid-19 favorisent-elles le vote national-populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les droites populistes dans le monde de l’après-Covid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A not so silent revolution: The new power of old divides in European politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Durovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Froio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme et choix électoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Akkerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Marine Le Pen will not be the next French president</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques électorales des droites radicales populistes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the extreme right in Belgium and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swyngedouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Extreme Right parties in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle crédibilité pour les leaders populistes européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême-droite européenne est-elle en voie de normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a local powerbase? The Rassemblement National in the 2020 municipal elections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a local powerbase ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national français dans l’espace des droites radicales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new course for the French radical-right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down South, up North: party strategy and performances of the Extreme Right in municipal office in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pathologies de l’égalité » font le terreau de la défiance et du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po - CEVIPOF. 2024, 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des épreuves de la vie sur les attitudes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po, CEVIPOF. 2024, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections régionales de 2021 en Sud-PACA : LR vainqueur dans une région que les sondages promettaient au RN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur; CEVIPOF. 2022, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03600634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel match populiste pour la présidentielle de 2022 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, CEVIPOF; Sciences Po. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Zemmour : un ‘backlash culturel’ à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, CEVIPOF; Sciences-Po Paris. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03553884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen, Éric Zemmour : social-populisme contre capitalisme populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique du CEVIPOF, Sciences Po. 2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Zemmour ou le dernier avatar de la droite radicale populiste pan-européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, Sciences Po Paris. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inquiétudes économiques liées à la crise sanitaire peuvent-elles nourrir le populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, CEVIPOF, vague 12, Sciences Po Paris. 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésion aux théories du complot et populisme : un tandem à relativiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note de recherche Le Baromètre de la confiance politique, CEVIPOF. 2021, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation du repli ? Les effets de la crise sanitaire sur les attitudes individuelles vis-à-vis de l’ouverture international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Baromètre de la confiance politique du CEVIPOF / Vague 11 bis (spécial COVID-19), note #3, Sciences Po Paris, CEVIPOF. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation du repli ? les effets de la crise sanitaire sur les attitudes individuelles vis-à-vis de l'ouverture internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique du CEVIPOF / Vague 11 bis (spécial COVID-19), note #3, Sciences Po - CEVIPOF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national context and radical right support in Europe: Policy Brief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Nice - Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63A855EC"/>
+    <w:nsid w:val="5ABC7357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.ivaldi@sciencespo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/cevipof/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.score.uni-mainz.de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/ecps-report-the-impact-of-the-russia-ukraine-war-on-right-wing-populism-in-europe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.55271/rp0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/en/book/?gcoi=74530100079010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319683263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/gilles-ivaldi-bb3a701b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles_Ivaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unice.academia.edu/GillesIvaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Ivaldi-Gilles--21605.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sartre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_politique_du_populisme-9782348085710" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04760777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Zankina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/les-populismes-aux-elections-europeennes-de-2019-diversite-ideologique-et" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2801" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68327-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137011633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137011640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05534048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05336420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04970619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ddv.694.0071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05399249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05396353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05396334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04617683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mazzoleni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwae034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arzheimer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berning" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123424000085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2023.28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00219-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0485" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.296" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2210.0020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.443.0025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7848" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032321720958567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/tode.2020.17.1.67" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Evans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414020957677" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2019.1632583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-02011022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-018-0145-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670466v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0179" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263395718766787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ravik Jupsk&#229;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12302" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671417v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Woods" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12278" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0040-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385766v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0006-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Zaslove" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.373.0007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.774533" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912911421016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2011.21" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2009.04.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PL1KPQN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248540v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266529v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05068475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidob.org/en" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04760802v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0070" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feps-europe.eu/publication/the-transformation-of-the-mainstream-right-and-its-impact-on-social-democracy/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/politique/collection-perspectives-europeennes/la-france-l-allemagne-et-l-europe-face-aux-migrations-defi-majeur-du-xxie-siecle-5228.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/the-impact-of-the-russia-ukraine-war-on-radical-right-wing-populism-in-france/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9247/demobilisation-electorale-dans-la-france-urbaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/partis-politiques-9782802767534.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sovereignism-and-Populism-Citizens-Voters-and-Parties-in-Western-European/Basile-Mazzoleni/p/book/9781032148144" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003241256" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869194v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2011/9782706152979/le-vote-clive" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-97535-7_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97535-7_12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869215v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030538880" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53889-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277396v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/mc/academic/subjects/politics-international-relations/european-government-politics-and-policy/riding-populist-wave-europes-mainstream-right-crisis?format=PB" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441922v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-principe-electif-dans-l-union-europeenne-2021-9782802768906.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437668v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/nomos/titel/political-populism-id-87178/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030545406" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54541-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Movement-Parties-in-Europe/Caiani-Cisar/p/book/9781138566767" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-People-and-the-Nation-Populism-and-Ethno-Territorial-Politics-in-Europe/Heinisch-Massetti-Mazzoleni/p/book/9781138578029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-d-une-revolution-electorale-2015-2018-la-tentation-populiste-et-ses-fluctuations.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09145-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=398" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319967578" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96758-5_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783658149505" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14951-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nomos-shop.de/Heinisch-Holtz-Bacha-Mazzoleni-Political-Populism/productview.aspx?product=26601" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/in/book/9781137581969" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58197-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385767v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/reihe/view/titel/60935.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Wing-Populist-Parties-in-Western-Europe-Into-the-Mainstream/Akkerman-de-Lange-Rooduijn/p/book/9781138914988" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245081v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-807-0_11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100108100" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385797v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// https://www.puf.com/content/Dictionnaire_historique_et_critique_du_racisme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2690" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389144v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/de/the_extreme_right_in_europe/t-0/1008168/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389146v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/3303331953425/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090232v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Swyngedouw" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090104v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090251v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693672v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869296v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277973v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288174v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335324v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Harteveld" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163164v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159883v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283319v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817043v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901898v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933741v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697546v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860247v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Gould" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907393v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767260v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886651v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635306v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584916v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386192v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sozi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386109v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386184v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386188v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lehr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386088v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386028v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386736v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386908v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386781v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386925v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386903v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387057v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387050v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879951v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387504v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388388v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387643v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388387v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388386v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704568v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320692v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090236v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090129v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090098v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05541800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arceneaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552008v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912269v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03147663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03147666v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716584v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491961v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Akkerman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486999v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090333v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086096v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033064v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977509v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03179294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258016v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059581v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704562v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04505855v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04496941v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600634v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552020v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553884v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627330v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206347v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507669v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177475v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613151v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02965730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088993v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Norman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hood" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.ivaldi@sciencespo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/cevipof/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.score.uni-mainz.de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/ecps-report-the-impact-of-the-russia-ukraine-war-on-right-wing-populism-in-europe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.55271/rp0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/en/book/?gcoi=74530100079010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319683263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/gilles-ivaldi-bb3a701b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles_Ivaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unice.academia.edu/GillesIvaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Ivaldi-Gilles--21605.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sartre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_politique_du_populisme-9782348085710" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04760777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Zankina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/les-populismes-aux-elections-europeennes-de-2019-diversite-ideologique-et" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2801" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68327-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137011633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137011640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05534048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05336420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05607544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guntz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mattos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.089.0066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04970619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ddv.694.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05399249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05396353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05396334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04617683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mazzoleni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwae034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arzheimer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berning" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123424000085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2023.28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00219-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0485" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2210.0020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7848" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.443.0025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Evans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414020957677" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/tode.2020.17.1.67" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032321720958567" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2019.1632583" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-02011022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-018-0145-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263395718766787" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ravik Jupsk&#229;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12302" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Woods" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0040-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0006-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Zaslove" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.373.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.774533" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912911421016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2011.21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.17" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2009.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PL1KPQN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248636v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05068475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidob.org/en" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04760802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567687v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feps-europe.eu/publication/the-transformation-of-the-mainstream-right-and-its-impact-on-social-democracy/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/politique/collection-perspectives-europeennes/la-france-l-allemagne-et-l-europe-face-aux-migrations-defi-majeur-du-xxie-siecle-5228.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/the-impact-of-the-russia-ukraine-war-on-radical-right-wing-populism-in-france/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9247/demobilisation-electorale-dans-la-france-urbaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/partis-politiques-9782802767534.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sovereignism-and-Populism-Citizens-Voters-and-Parties-in-Western-European/Basile-Mazzoleni/p/book/9781032148144" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003241256" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2011/9782706152979/le-vote-clive" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693657v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-97535-7_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97535-7_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-principe-electif-dans-l-union-europeenne-2021-9782802768906.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104571v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030538880" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53889-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/mc/academic/subjects/politics-international-relations/european-government-politics-and-policy/riding-populist-wave-europes-mainstream-right-crisis?format=PB" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437668v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/nomos/titel/political-populism-id-87178/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030545406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54541-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Movement-Parties-in-Europe/Caiani-Cisar/p/book/9781138566767" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-People-and-the-Nation-Populism-and-Ethno-Territorial-Politics-in-Europe/Heinisch-Massetti-Mazzoleni/p/book/9781138578029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088911v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-d-une-revolution-electorale-2015-2018-la-tentation-populiste-et-ses-fluctuations.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09145-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=398" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889832v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319967578" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96758-5_3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783658149505" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14951-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nomos-shop.de/Heinisch-Holtz-Bacha-Mazzoleni-Political-Populism/productview.aspx?product=26601" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/in/book/9781137581969" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58197-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/reihe/view/titel/60935.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Wing-Populist-Parties-in-Western-Europe-Into-the-Mainstream/Akkerman-de-Lange-Rooduijn/p/book/9781138914988" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245081v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-807-0_11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385782v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100108100" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// https://www.puf.com/content/Dictionnaire_historique_et_critique_du_racisme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2690" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/de/the_extreme_right_in_europe/t-0/1008168/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/3303331953425/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Swyngedouw" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090104v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090057v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693672v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335324v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Harteveld" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088957v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283319v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100553v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813094v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860247v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Gould" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901898v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799073v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635302v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584920v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584916v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386184v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lehr" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386106v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386192v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sozi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386736v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386908v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386903v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879951v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387504v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765428v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388387v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388386v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704568v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090098v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05541800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05575975v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460552v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arceneaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552008v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03147666v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03147663v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761360v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491961v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Akkerman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716584v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486999v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090333v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090338v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086096v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033064v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977509v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03179294v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059581v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704562v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04505855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04496941v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600634v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552020v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553884v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627330v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507669v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177475v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206347v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613151v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02965730v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Norman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hood" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>