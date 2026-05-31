--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Ivaldi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche CNRS Centre de recherches politiques de Sciences Po (CEVIPOF)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi est chargé de recherche CNRS au CEVIPOF, Centre de recherches politiques de Sciences Po, UMR du CNRS 7048.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles.ivaldi@sciencespo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les recherches de Gilles Ivaldi portent sur les partis de droite radicale et le phénomène populiste en Europe occidentale dans une perspective de sociologie politique comparée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les formations de droite populiste radicale occupent une place centrale sur l’échiquier politique européen. L’émergence de nouveaux acteurs et l’évolution de partis et mouvements plus établis continuent de poser de nombreuses questions quant à l’impact des droites radicales sur les systèmes politiques au sein desquelles ces partis évoluent et la transformation des lignes de clivage sur lesquelles ils opèrent et mobilisent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un second grand pôle des activités de recherche de Gilles Ivaldi concerne la question du populisme et de ses diverses manifestations. L’approche comparative de ces populismes « pluriels » est un enjeu important et se centre sur plusieurs aspects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D’une part, il s’agit de contribuer au champ d’étude des populismes de gauche et de droite, la recherche des éléments de convergence de phénomènes issus de traditions politiques différentes mais opérant cependant sur des ressorts de mobilisation communs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En second lieu, il convient de s’interroger sur les liens entre populisme et nationalisme, sur la question de l’articulation entre populisme et opposition à l’intégration européenne. Plus généralement, les populismes sous toutes les formes représentent aujourd’hui une importante force de résistance à l’internationalisation et mobilisent à ce titre le sentiment national, en particulier le concept de &amp;quot;souverainisme&amp;quot; et son application aux partis et aux électeurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, il est important de réfléchir à la dimension socio-économique du populisme, à l'intersection des enjeux économiques et des questions culturelles, au travers de nouveaux concepts, à l'image du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">producérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui est au coeur de plusieurs travaux récents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes européens de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi a été reponsable en France du programme de recherche international Open Reseach Area in the Social Sciences (ORA), co-financé par l’ANR (France), DFG (Allemagne), ESRC (Royaume-Uni) et NWO (Pays-Bas), de 2016 à 2019. Ce projet, intitulé &amp;quot;</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national context and radical right support in Europe (SCoRE) / Contextes Infra-Nationaux et vote de droite radicale en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; a été conduit en France par l’URMIS en partenariat avec l’Université de Mainz (Allemagne), l’Université de Leeds (UK) et l’Université d’Amsterdam (Pays-Bas). Ce projet comparatif a proposé une approche interdisciplinaire réunissant politologues, sociologues et géographes pour la construction d’un modèle analytique multi-niveaux du vote de droite radicale dans quatre pays clés (France, Allemagne, Pays-Bas et Royaume-Uni).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2023, Gilles Ivaldi a co-dirigé un projet européen réunissant une trentaine d'experts dans la plupart des États membres de l'UE autour de la question de l'impact de la guerre en Ukraine sur les partis de droite radicale populiste.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivaldi, Giles & Zankina, Emilia (Eds). (2023). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-wing Populism in Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. European Center for Populism Studies (ECPS). March 8, 2023. Brussels. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.55271/rp0010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Derniers ouvrages parus</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blog & Analyses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre janvier 2012 et 2017, Gilles Ivaldi a administré et animé en collaboration avec Jocelyn Evans, de l’université de Salford, le blog d’analyse des élections et de la politique en France : 500signatures.net.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populist Voting, Master Sciences Po Paris (2021-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to EU Migration Policy, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Analysis, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populism and Immigration, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populist Radical Right Voting in Europe : Quantitative Political Analysis Workshop, premier cycle Moyen-Orient Méditerranée, Sciences-Po Paris (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques d’immigration en Europe, Master 2 « Migrations, villes, dynamiques sociales », Université de Nice Sophia-Antipolis (2006-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mouvements populistes en Europe, Master 2 « Migrations, villes, dynamiques sociales », Université de Nice Sophia-Antipolis (2009-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie électorale, Master 2 « Gouvernance, carrières publiques et métiers du politique », Université de Nice Sophia-Antipolis (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratique des sciences sociales, statistiques appliquées, premier cycle Moyen-Orient Méditerranée, Sciences-Po Paris (2005-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivaldi, Gilles (2020) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populisme et globalisation : enjeux, conflits, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mémoire d’Habilitation à Diriger des Recherches en Science Politique, Sciences Po Paris, 16 décembre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens externes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie politique du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2026, Repères, 978-2-348-08571-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 EP Elections under the Shadow of Rising Populism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Zankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-Wing Populism in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Zankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372 p., 2023, 9789464755480. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populismes aux élections européennes de 2019 : diversité idéologique et performances électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Jean Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Gilles Finchelstein et Laurent Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Le Pen à Trump : le défi populiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8004-1643-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2017 French Presidential Elections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-68326-3. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 French Presidential Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan UK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Politics, Society and Culture, 978-1-137-01163-3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137011640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites populistes et extrêmes en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.143, 2004, Les Etudes, 3303331952053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avancée de l’extrême droite à l’échelle mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, mars-avril (471), pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand recul démocratique : principaux enseignements du rapport V-Dem édition 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, janvier-février (470), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes de 2024 en France comme « scrutin de second ordre » ? Succès de l’extrême droite, vote sanction de l’exécutif et rôle des attitudes eurosceptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, N° 89 (3), pp.66-91. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.089.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RN, l’extrême droite et l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°694 (1), pp.71-73. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ddv.694.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême droite : le point de bascule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Décembre, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did voter attitudes toward European Union military support for Ukraine shape populist voting in the 2024 European Parliament elections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63-2, pp.165-186. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1596l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: All to the right? The 2024 European Parliament elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63-2, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1596e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producerist populist attitudes and electoral support for populism in the USA and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ser/mwae034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Local Context Affects Populist Radical Right Support: A Cross-National Investigation Into Mediated and Moderated Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Arzheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 p. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007123424000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine peut-elle ouvrir un nouveau cycle d’extrême droite en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Economic Populist Sovereignism, Globalization and Populist Radical Right Politics: Voter Attitudes in Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Government and Opposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (3), pp.845-865. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/gov.2023.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04190484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement National, de l’avertissement à la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 58 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères et le drapeau : quels ont été les effets de la pandémie de Covid-19 et de la guerre en Ukraine sur les votes pour les candidats populistes à l'élection présidentielle de 2022 en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.131-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds : polarisation et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 58 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les élections françaises de 2022 dans les Suds, 58, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04172956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ri)Costruire la nazione etnoculturale: Éric Zemmour e la rigenerazione della destra radicale populista in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazioni e regioni : Studi e ricerche sulla comunità immaginata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19/20, pp.55-78. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15162/2282-5681/1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When far right parties compete: a case study of Éric Zemmour and Marine Le Pen in the 2022 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-023-00219-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « cultural backlash » à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 72 (4), pp.485-514. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.724.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populismes européens : poussée de la droite radicale et fin du moment « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, mai-juin (454), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04087391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement national, de l'avertissement à la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle poussée de l'extrême-droite en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Automne (691), pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04269741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’articulation des attitudes populistes et nativistes en Europe et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nativisme et nostalgie, 2, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional elections in Provence-Alpes-Côte d'Azur, 20-27 June 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ELECTIONS IN EUROPE : JUNE 2021 – NOVEMBER 2021, March 2022 (Issue #2), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extrême-droite au centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (10), pp.20-24. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2210.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La droite radicale en Europe : acteurs, transformations et dynamiques électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les droites extrêmes en Europe depuis 1945, 139-142, pp.16-22. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.139.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections régionales en Provence-Alpes-Côte d’Azur, 20-27 juin 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLUE. Bulletin des Élections de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Élections en Europe : juin 2021 - novembre 2021, 2, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la « crise migratoire » de 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’Europe des valeurs, 59 (2), pp.141-173. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montée du populisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°443 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.443.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Effects of Immigrant Presence on Populist Radical Right Support: Testing the “Halo Effect” on Front National Voting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.001041402095767. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414020957677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02941412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populist Voting in the 2019 European Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Totalitarismus und Demokratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.67-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/tode.2020.17.1.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populist Sovereignism and Electoral Support for Radical Right-Wing Populism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.003232172095856. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0032321720958567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02947799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic populism and sovereigntism: the economic supply of European radical right-wing populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.202-218. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23745118.2019.1632583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism: European Right-Wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-02011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘territorialization’ of the Front National’s populist politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (6), pp.1033-1050. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41295-018-0145-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA : 2017, entre permanence et bousculements des équilibres politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’Europe selon le Football, 47, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA : 2017, entre permanence et bousculements des équilibres politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 47 (2), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.047.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting the EU in times of crisis: The Front National and politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.278-294. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0263395718766787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's not Economic Interventionism, Stupid! Reassessing the Political Economy of Radical Right-wing Populist Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Otjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ravik Jupskås</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.270-290. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spsr.12302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme et choix électoral. Analyse des effets des attitudes populistes sur l’orientation du vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (5), pp.847-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01891565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidentielle 2017 : forces et faiblesses du Front national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.85-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législatives 2017 : répercussions de la présidentielle et contre-performance du Front National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage politique du peuple Padano. La construction d’identité par la Ligue du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peuple. Théories, discours et représentations, 2017-2 (35), pp.505-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Populism across a Left-Right Spectrum: The Case of the Front National, the Northern League, Podemos and Five Star Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwayne Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.354-376. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spsr.12278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atypical ‘honeymoon’ election? Contextual and strategic opportunities in the 2017 French legislative elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.322-339. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-017-0040-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite et l’Islam : fractures idéologiques et stratégies électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Octobre-Décembre (1316), pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seat-level nowcast of the Front National in the 2017 legislatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-016-0006-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national français dans l’espace des droites radicales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Front national, n°157, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA, une victoire à la Pyrrhus pour la droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Elections régionales 2015, 1078, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des populismes : confluences et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les élections européennes de 2014, 53 (1), pp.121-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites radicales populistes et représentation proportionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représentation proportionnelle entre vices et vertus, 1076, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the median economic crisis voter? The new leftist economic agenda of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.346-369. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euroscepticisme, populisme, droites radicales : état des forces et enjeux européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Euroscepticisme et élections européennes de 2014, 2014/3 (373), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eufor.373.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la poussée des droites radicales populistes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°1071-1072, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement à gauche opéré par le FN participe d’une évolution vers un ‘populisme de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°52, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Presidential Elections by Michael S. Lewis-Beck, Richard Nadeau and Eric Bélanger. Palgrave MacMillan, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.672-673. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01402382.2013.774533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving a Forecast Model for European Election Turnout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (4), pp.855-867. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1065912911421016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front national : une élection présidentielle de reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1063-1064, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législatives : un bilan en demi-teinte pour le Front national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1063-1064 (Avril-Septembre), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the FN presidential vote in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.44 - 67. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the extreme-right vote at the 2012 presidential election: Evaluating our model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2012.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing forecast models of Radical Right voting in Four European Countries (1973-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the Extreme Right Vote in France (1984–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presidential Strategies, Models of Leadership and the Development of Parties in a Candidate-Centred Polity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extrême-droite à la dérive : rééquilibrage du système partisan et recomposition à droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1044, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond France's 2005 Referendum on the European Constitutional Treaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 29 (n°1), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremist autarky: the systemic separation of the French Extreme Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern European Society and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.10 (n°2, July, Special Issue: The South European Right in the 21st Century: Italy, France and Spain), pp.351-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du succès des droites populistes et extrêmes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Souverainisme, nationalisme, Régionalisme (2) (n°7, printemps), pp.293-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autriche : le FPÖ et l'échec du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Tribune, "Dossier : l'extrême droite face à l'immigration en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, Juin-Août, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flambée du vote &amp;quot;anti-système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-Thema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2ème Trimestre (n°1), pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing French Party System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les élections récentes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection générale de 1992 en Grande-Bretagne et l'élection présidentielle de 1995 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vote protestataire, vote tactique, identification partisane et volatilité électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.56-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, racisme et politique en France et en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opinions publiques allemandes, britannique et française face à l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.52-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rassemblement national entre forces et faiblesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote sans issues. Chroniques électorales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2025, Libres Cours Politique, 9782706156915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Por qué las democracias europeas están virando a la extrema derecha?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesc Fàbregues; Oriol Farrés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOB International Yearbook 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcelona Center for International Affairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tipping Point for Far-Right Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi; Emilia Zankina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPS Report: 2024 European Parliament Elections under the Shadow of Rising Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-177, 2024, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Populist Radical-Right Turn of the Mainstream Right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Rovira Kaltwasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of the mainstream right and its impact on (social) democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation for European Progressive Studies (FEPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-93, 2024, Policy Study, 9782931233740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs et éthique du travail en Europe : un nouvel enjeu populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-109, 2023, Libres cours Politiques, 9782706151620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National et la « crise migratoire » de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Demesmay; Stephan Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, l’Allemagne et l’Europe face aux migrations, défi majeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2023, Perspectives Européennes, 9791030009637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Russia-Ukraine War on radical right-wing Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi; Emilia Zankina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-Wing Populism in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2023, 9789464755480. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nice, rien de nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-159, 2023, Res publica, 9782753588608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04054795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour des partis populistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Haegel; Simon Persico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partis politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant (Emile)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.861-912, 2023, Traités de science politique, 9782802767534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic populism and sovereigntism: the economic supply of European radical right-wing populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Basile, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sovereignism and Populism. Citizens, Voters and Parties in Western European Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-68, 2022, 9781032148144. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003241256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen, Éric Zemmour : les deux extrême-droites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote clivé. Les élections présidentielle et législatives d’avril et juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2022, 9782706152979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-Wing Populism and the Trade-Off Between Health and the Economy During the COVID-19 Pandemic: A Comparison Between Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hande Eslen–Ziya; Alberta Giorgi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism and Science in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Studies in European Political Sociology, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255 - 284, 2022, 9783030975340. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97535-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote Le Pen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote clivé. Les élections présidentielle et législatives d’avril et juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-164, 2022, 9782706152979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes de 2019 : un « moment » populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Potvin-Solis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe électif dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant/Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-154, 2021, 9782802768906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populist Attitudes in Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Tournier-Sol; Marie Gayte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Faces of Contemporary Populism in Western Europe and the US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-180, 2021, 9783030538880. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53889-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party System Change and the Demise of the Post-Gaullist Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tim Bale, Cristóbal Rovira Kaltwasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riding the Populist Wave. Europe's Mainstream Right in Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-145, 2021, 9781009009058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electoral basis of populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch; Christina Holtz-Bacha; Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Populism. Handbook of Concepts, Questions and Strategies of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd Edition, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-224, 2021, 9783848766178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03437668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Socialist Party in the 2019 European elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James L. Newell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe and the Left. Resisting the Populist Tide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-165, 2020, 9783030545406. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54541-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Still a radical right movement party? Political opportunities, party strategy and the cultural context of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Caiani and Ondřej Císař. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Right Movement Parties in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-80, 2019, 9781138566712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorialization of national-populist politics: A case study of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch, Emanuele Massetti, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The People and the Nation. Populism and Ethno-Territorial Politics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781138578012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation populiste et ses fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Cautrès et Anne Muxel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’une révolution électorale (2015-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-183, 2019, 978-2-406-09143-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Longer a Pariah? The Front National and the French Party System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven Wolinetz and Andrej Zaslove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Absorbing the Blow. Populist Parties and their Impact on Parties and Party Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield International / ECPR Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-196, 2018, Studies in European Political Science, 978-1-78552-149-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Stockemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism Around the World. A Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-48, 2018, 978-3-319-96757-8. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96758-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa in der Konfrontation mit populistischen rechtsradikalen Parteien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gudrun Hentges; Kristina Nottbohm; Hans-Wolfgang Platzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Identität in der Krise? Europäische Identitätsforschung und Rechtspopulismusforschung im Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS Verlag für Sozialwissenschaften</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-147, 2017, 978-3-658-14950-5. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-14951-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electoral basis of populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard C. Heinisch; Christina Holtz-Bacha; Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Populism. A Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-168, 2017, 978-3-8487-2534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Front National: Organizational Change and Adaptation from Jean-Marie to Marine Le Pen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Populist Party Organisation. The Radical Right in Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan UK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-158, 2016, Palgrave Studies in European Political Sociology, 978-1-137-58196-9. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58197-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and the politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birte Wassenberg, Patrick Moreau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration and new Anti-Europeanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-147, 2016, The 2014 European Election and the Rise of Euroscepticism in Western Europe, 978-3-515-11253-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new course for the French radical-right? The Front National and ‘de-demonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tjitske Akkerman, Sarah L. de Lange, Matthijs Rooduijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Right-Wing Populist Parties in Western Europe. Into the Mainstream?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-253, 2016, Extremism and Democracy, 9781138914834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and the new politics of the rural in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirk Strijker; Gerrit Voerman; Ida J. Terluin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural protest groups and populist political parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2015, 9789086862597. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-807-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néolibéralisme au social-populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Crépon, Alexandre Dézé, Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants du Front national. Sociologie d'un parti politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences-Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2015, Académique, 978-2-7246-1810-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême droite européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-André Taguieff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociologie et Sciences de l’éducation, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.667-669, 2013, Quadrige dicos poche, 978-2-13-055057-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et évolutions de l’idéologie frontiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Delwit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Front national. Mutations de l'extrême droite française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2012, 978-2-8004-1519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Populist Radical Right in European Elections: 1979-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Backes, Patrick Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Extreme Right in Europe: Current Trends and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandenhoeck &amp; Ruprecht - Schriften des Hannah-Arendt-Instituts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-34, 2012, 9783525369227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national : sortir de l’isolement politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis politiques français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5342, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2011, Les Etudes, 1763-6191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtsextremismus in populistischer Gestalt. Front National und Vlaams Blok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swyngedouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Decker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismus. Gefahr für die Demokratie oder nützliches Korrektiv?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VS-Verlag für Sozialwissenschaften / GWV Fachverlage GmbH, pp.121-143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations d'extrême-droite : Front national et Mouvement national républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis politiques français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, La Documentation française, pp.15-44, 2005, Les Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sécuritaires et droites populistes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 13, Armand Colin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquance des jeunes et usage de produits psychotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, Armand Colin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National split: party system change and electoral prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn A.J. Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Party System: Continuity and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.137-154, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis libéraux scandinaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Delwit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralismes et partis libéraux en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.141-178, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Apr 2022, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two of a kind? Marine Le Pen, Éric Zemmour, and the supply and demand for far-right politics in the 2022 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producerist Attitudes and Support for Right-Wing Populism in the United States and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midterm ESA Conference, Political Sociology Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Nov 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens’ Economic Sovereignist Attitudes and their Relation with Populism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Sovereignism as a Global Phenomenon? A Comparative Perspective between Europe and the Americas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dresden, Mar 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Sovereignism as a Global Phenomenon? A Comparative Perspective on Europe and the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unitelma Sapienza University of Rome and Hildesheim University, Jun 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAST-Science Po Paris conference on political economy and political science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Advanced Study in Toulouse, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do populism and conspiracy theories intersect? A case study of the populist radical left and right in France during the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2021, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Covid-19-related socio-economic anxieties with right-wing populism: A comparison between Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Virtual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Aug 2021, Innsbruck (Virtual Event), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03335324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Contextual Factors in the Support for the Populist Radical Right: Examining Causal Mechanisms and Conditional Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Harteveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Arzheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Aug 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02941401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We Want Our Country Back’: Exploring Links between Economic Populism and National Sovereignty Claims in Populist Radical Right Mobilisation in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on “New Divides in European Politics: The Aftermath of the 2019 European Elections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Round Table on “New Divides in European Politics: The Aftermath of the 2019 European Elections”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes européennes et de Politique Comparée - Sciences-Po Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party system change and the demise of the post-Gaullist Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on The mainstream right in Western Europe: caught between silent and counter-silent revolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Mar 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Front national and Party System Change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference - FEATURED PANEL with RLI &amp; ECPR Press – Absorbing the Blow: Populist Parties and their Impact on Parties and Party Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We Want our Country Back’. Exploring the demand-side of Economic Populist Sovereignism in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies (CES) at Columbia University, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Droites à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des études politiques de l'ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ERMES - Université de Nice, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02100553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism. European Right-Wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism and radical right</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Gouvernance, Laboratoire PACTE, Sciences-Po Grenoble, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01933741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme : une stratégie gagnante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élections en France et en Allemagne : un an après, quelles leçons en tirer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po / CEVIPOF, Otto-Suhr-Institut / FU Berlin, Heinrich-Böll-Stiftung France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowding the market: the dynamics of populist and mainstream competition in the 2017 French presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions and Reactions – On the dynamics of competition between populist challengers and mainstream parties in Europe today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSA’s Italian Politics Specialist Group, the “Parties, Voters and Elections Research Group” of the Department of Political Science and International Studies of the University of Birmingham, and the Department of Politics and International Relations at Aston University, Jan 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effect of neighbourhood context on Populist Radical Right voting: a four-country comparison of France, Germany, the Netherlands and the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Harteveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Aug 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme des partis, populisme des électeurs : l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages du populisme contemporain en Europe et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRECIB, Laboratoire Babel, Université de Toulon, Jun 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres politiques en région PACA : permanences et changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Transition Écologique et Citoyenne Alpes-Maritimes Alpes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01901898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Right and EU-Pessimism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We, the people: Political, media and popular discourses of 'us' and 'them'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Oct 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and Territorial Politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ‘Populism and Ethno-Territorial Politics in Western and Eastern Europe’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Political Science, University of Salzburg, Apr 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Right’s Politics of Economic Populism and Sovereigntism: A comparison between the French Front National (FN) and the Swiss People’s party (SVP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Prague Populism Conference: Current Populism in Europe: Culture, History, Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for International Studies Charles University, Heinrich Böll Stiftung and Goethe Institut, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism. European Right-wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario “El Populismo. Teoría y Experiencias contemporáneas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guadalajara, Sep 2018, Guadalajara, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01886651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical right Politics of economic nationalism: A comparison between the French Front National (FN) and the Swiss People’s party (SVP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Citizens, Parties and Leaders in European Uncertainty – Claims for the National Sovereignty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Nov 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Right’s Politics of Economic Nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of populist mobilization in the 2017 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on “Populism and Political Behaviour”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Scienze Sociali Politiche e Cognitive in collaboration with Italian National Election Studies (ITANES), University of Siena, Nov 2017, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties and Voters in the Populist Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote Front national à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes sur « Les élections régionales de 2015 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés (ERMES-Université de Nice), Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants of European Populism? The rise of (new) populist parties in Italy, France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwayne Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism, the new Right and new Parties: what kind of political discourses in Europe?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Political Science - University of Pisa, Jun 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Populism in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Panel on the Rise of the Right in France and the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-American Foundation, May 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralist Populists within Context: the dynamics of support for left and right-wing populism in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Apr 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Mobilization against the EU? The Front National Populist Politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Populist Politics of Euroscepticism amidst Critical Junctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR General Conference, Sep 2016, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosceptic Parties and the EU: MEPs’ attitudes in the roll-call votes. A cross-country analysis (Italy, France and UK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 66th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science Association, Mar 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional support for national-populist parties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism, Regionalism and Nationalism in Western European Party Mobilisation. The territorial Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage politique du peuple ‘Padano’ : la construction d’identité dans le cas de la Ligue du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple : théories, discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Aixois d’Etudes Romanes, EA 854, Mar 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and Methodological issues in coding FN’s economic manifestos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “What's Left of the Radical Right”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Nijmegen, Jan 2015, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe face aux droites radicales populistes : positions partisanes et demandes électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité européenne en crise ? Les stratégies d’appropriation et de redéfinition de la notion d’identité européenne par les acteurs d’extrême droite et de populisme de droite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINTEUS, Université des Sciences Appliquées de Fulda, Jan 2015, Fulda, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebranding Populism: The Transformation of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Management Research, Radboud University, University of Nijmegen, Jan 2014, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Radical Right Economic Agenda? The Transformation of The Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research - University of Glasgow, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National: Party change and voting for the radical right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtspopulismus und Rechtsextremismus in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kassel, Dec 2014, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, Crise et Populisme : Analyse des élections européennes des 22-25 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Timus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Maison des Sciences de l'Homme et de la Société Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est - Université de Nice, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front national in the 2014 European Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The 2014 European election: the rise of anti-europeanism”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Alsace (MISHA)-Université de Strasbourg, Nov 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Welfare-Chauvinism? The transformation of the Front National’s economic programme (1984-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies (Columbia University), Jun 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau chauvinisme du welfare ? La transformation du programme économique du Front national (1984-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Française de Science Politique, "Inégalités et Démocratie" - Section Thématique 27 "Le ‘nouveau’ Front national en question"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new radical right economic agenda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Radical Right-wing Populists and the Economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation Centre Dutch Political Parties (DNPP), University of Groningen, Oct 2013, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National in France: party organization, elected representatives and grassroots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Comparative Survey of Territorial Party Representation and Organization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Successful Welfare-Chauvinist Party? The Front National in the 2012 elections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA's Research Network on Political Sociology (RN32) Mid-term conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association (ESA), Nov 2012, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau parti, nouveau programme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde "1972-2012 : les mutations du Front national"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the FN presidential and legislative performance in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association, Aug 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prédictifs du vote d’extrême-droite en France: Marine Le Pen 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Prévision électorale, Séminaire Economie Publique, Institutions &amp; Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Economie de la Sorbonne (UP1-CNRS) &amp; PSE, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du programme économique du FN : transformation idéologique et position dans l'espace de la compétition partisane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Populisme, démocratie et médias »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, May 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the populist challenge: partisanship and the making of immigration policy in France (1974-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies at Columbia University (CES) Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, Identity and the People: New Patterns of Right-Wing Competition and Sarkozy's ‘Winning Formula' in the 2007 French Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Political Science Association (APSA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party elite discursive repertoires of globalisation, Europeanisation and immigration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops, Nicosia, 26-30 April 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national et le pouvoir en France : isolement systémique et échec de l'exercice des responsabilités municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les nouvelles droites et le pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extreme-Right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on The Right in France and Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, University of Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur la droite pour 2027 ? Où en est le Rassemblement National sur l’économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour le Rassemblement national aux élections municipales de mars 2026 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la dérive illibérale des démocraties contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Arceneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection présidentielle de 2022 va-t-elle marquer la fin du cycle populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « gauche » et la « droite » font-elles encore sens en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cautrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations économiques liées à la Covid-19 favorisent-elles le vote national-populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les droites populistes dans le monde de l’après-Covid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A not so silent revolution: The new power of old divides in European politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Durovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Froio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme et choix électoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Akkerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Marine Le Pen will not be the next French president</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques électorales des droites radicales populistes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the extreme right in Belgium and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swyngedouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Extreme Right parties in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle crédibilité pour les leaders populistes européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême-droite européenne est-elle en voie de normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a local powerbase? The Rassemblement National in the 2020 municipal elections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a local powerbase ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national français dans l’espace des droites radicales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new course for the French radical-right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down South, up North: party strategy and performances of the Extreme Right in municipal office in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pathologies de l’égalité » font le terreau de la défiance et du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po - CEVIPOF. 2024, 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des épreuves de la vie sur les attitudes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po, CEVIPOF. 2024, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections régionales de 2021 en Sud-PACA : LR vainqueur dans une région que les sondages promettaient au RN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur; CEVIPOF. 2022, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03600634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel match populiste pour la présidentielle de 2022 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, CEVIPOF; Sciences Po. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Zemmour : un ‘backlash culturel’ à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, CEVIPOF; Sciences-Po Paris. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03553884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen, Éric Zemmour : social-populisme contre capitalisme populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique du CEVIPOF, Sciences Po. 2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Zemmour ou le dernier avatar de la droite radicale populiste pan-européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, Sciences Po Paris. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inquiétudes économiques liées à la crise sanitaire peuvent-elles nourrir le populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, CEVIPOF, vague 12, Sciences Po Paris. 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésion aux théories du complot et populisme : un tandem à relativiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note de recherche Le Baromètre de la confiance politique, CEVIPOF. 2021, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation du repli ? Les effets de la crise sanitaire sur les attitudes individuelles vis-à-vis de l’ouverture international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Baromètre de la confiance politique du CEVIPOF / Vague 11 bis (spécial COVID-19), note #3, Sciences Po Paris, CEVIPOF. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation du repli ? les effets de la crise sanitaire sur les attitudes individuelles vis-à-vis de l'ouverture internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique du CEVIPOF / Vague 11 bis (spécial COVID-19), note #3, Sciences Po - CEVIPOF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national context and radical right support in Europe: Policy Brief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Nice - Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Ivaldi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche CNRS Centre de recherches politiques de Sciences Po (CEVIPOF)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi est chargé de recherche CNRS au CEVIPOF, Centre de recherches politiques de Sciences Po, UMR du CNRS 7048.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles.ivaldi@sciencespo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les recherches de Gilles Ivaldi portent sur les partis de droite radicale et le phénomène populiste en Europe occidentale dans une perspective de sociologie politique comparée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les formations de droite populiste radicale occupent une place centrale sur l’échiquier politique européen. L’émergence de nouveaux acteurs et l’évolution de partis et mouvements plus établis continuent de poser de nombreuses questions quant à l’impact des droites radicales sur les systèmes politiques au sein desquelles ces partis évoluent et la transformation des lignes de clivage sur lesquelles ils opèrent et mobilisent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un second grand pôle des activités de recherche de Gilles Ivaldi concerne la question du populisme et de ses diverses manifestations. L’approche comparative de ces populismes « pluriels » est un enjeu important et se centre sur plusieurs aspects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D’une part, il s’agit de contribuer au champ d’étude des populismes de gauche et de droite, la recherche des éléments de convergence de phénomènes issus de traditions politiques différentes mais opérant cependant sur des ressorts de mobilisation communs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En second lieu, il convient de s’interroger sur les liens entre populisme et nationalisme, sur la question de l’articulation entre populisme et opposition à l’intégration européenne. Plus généralement, les populismes sous toutes les formes représentent aujourd’hui une importante force de résistance à l’internationalisation et mobilisent à ce titre le sentiment national, en particulier le concept de &amp;quot;souverainisme&amp;quot; et son application aux partis et aux électeurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, il est important de réfléchir à la dimension socio-économique du populisme, à l'intersection des enjeux économiques et des questions culturelles, au travers de nouveaux concepts, à l'image du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">producérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui est au coeur de plusieurs travaux récents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes européens de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi a été reponsable en France du programme de recherche international Open Reseach Area in the Social Sciences (ORA), co-financé par l’ANR (France), DFG (Allemagne), ESRC (Royaume-Uni) et NWO (Pays-Bas), de 2016 à 2019. Ce projet, intitulé &amp;quot;</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national context and radical right support in Europe (SCoRE) / Contextes Infra-Nationaux et vote de droite radicale en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; a été conduit en France par l’URMIS en partenariat avec l’Université de Mainz (Allemagne), l’Université de Leeds (UK) et l’Université d’Amsterdam (Pays-Bas). Ce projet comparatif a proposé une approche interdisciplinaire réunissant politologues, sociologues et géographes pour la construction d’un modèle analytique multi-niveaux du vote de droite radicale dans quatre pays clés (France, Allemagne, Pays-Bas et Royaume-Uni).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2023, Gilles Ivaldi a co-dirigé un projet européen réunissant une trentaine d'experts dans la plupart des États membres de l'UE autour de la question de l'impact de la guerre en Ukraine sur les partis de droite radicale populiste.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivaldi, Giles & Zankina, Emilia (Eds). (2023). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-wing Populism in Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. European Center for Populism Studies (ECPS). March 8, 2023. Brussels. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.55271/rp0010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Derniers ouvrages parus</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blog & Analyses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre janvier 2012 et 2017, Gilles Ivaldi a administré et animé en collaboration avec Jocelyn Evans, de l’université de Salford, le blog d’analyse des élections et de la politique en France : 500signatures.net.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populist Voting, Master Sciences Po Paris (2021-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to EU Migration Policy, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Analysis, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populism and Immigration, Master 2, « Migrations Studies », Université de Nice Sophia-Antipolis (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Populist Radical Right Voting in Europe : Quantitative Political Analysis Workshop, premier cycle Moyen-Orient Méditerranée, Sciences-Po Paris (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques d’immigration en Europe, Master 2 « Migrations, villes, dynamiques sociales », Université de Nice Sophia-Antipolis (2006-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mouvements populistes en Europe, Master 2 « Migrations, villes, dynamiques sociales », Université de Nice Sophia-Antipolis (2009-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie électorale, Master 2 « Gouvernance, carrières publiques et métiers du politique », Université de Nice Sophia-Antipolis (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratique des sciences sociales, statistiques appliquées, premier cycle Moyen-Orient Méditerranée, Sciences-Po Paris (2005-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivaldi, Gilles (2020) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populisme et globalisation : enjeux, conflits, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mémoire d’Habilitation à Diriger des Recherches en Science Politique, Sciences Po Paris, 16 décembre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens externes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie politique du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2026, Repères, 978-2-348-08571-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 EP Elections under the Shadow of Rising Populism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Zankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-Wing Populism in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Zankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372 p., 2023, 9789464755480. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populismes aux élections européennes de 2019 : diversité idéologique et performances électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Jean Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Gilles Finchelstein et Laurent Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Le Pen à Trump : le défi populiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8004-1643-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2017 French Presidential Elections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-68326-3. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 French Presidential Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan UK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Politics, Society and Culture, 978-1-137-01163-3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137011640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites populistes et extrêmes en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.143, 2004, Les Etudes, 3303331952053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes de 2024 en France comme « scrutin de second ordre » ? Succès de l’extrême droite, vote sanction de l’exécutif et rôle des attitudes eurosceptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, N° 89 (3), pp.66-91. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.089.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avancée de l’extrême droite à l’échelle mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, mars-avril (471), pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand recul démocratique : principaux enseignements du rapport V-Dem édition 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, janvier-février (470), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RN, l’extrême droite et l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°694 (1), pp.71-73. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ddv.694.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême droite : le point de bascule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Décembre, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did voter attitudes toward European Union military support for Ukraine shape populist voting in the 2024 European Parliament elections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63-2, pp.165-186. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1596l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: All to the right? The 2024 European Parliament elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63-2, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1596e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Economic Populist Sovereignism, Globalization and Populist Radical Right Politics: Voter Attitudes in Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Government and Opposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (3), pp.845-865. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/gov.2023.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04190484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producerist populist attitudes and electoral support for populism in the USA and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ser/mwae034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Local Context Affects Populist Radical Right Support: A Cross-National Investigation Into Mediated and Moderated Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Arzheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 p. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007123424000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine peut-elle ouvrir un nouveau cycle d’extrême droite en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « cultural backlash » à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 72 (4), pp.485-514. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.724.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populismes européens : poussée de la droite radicale et fin du moment « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, mai-juin (454), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04087391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement national, de l'avertissement à la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle poussée de l'extrême-droite en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Automne (691), pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04269741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères et le drapeau : quels ont été les effets de la pandémie de Covid-19 et de la guerre en Ukraine sur les votes pour les candidats populistes à l'élection présidentielle de 2022 en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.131-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement National, de l’avertissement à la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 58 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds : polarisation et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 58 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les élections françaises de 2022 dans les Suds, 58, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04172956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ri)Costruire la nazione etnoculturale: Éric Zemmour e la rigenerazione della destra radicale populista in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazioni e regioni : Studi e ricerche sulla comunità immaginata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19/20, pp.55-78. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15162/2282-5681/1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When far right parties compete: a case study of Éric Zemmour and Marine Le Pen in the 2022 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-023-00219-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’articulation des attitudes populistes et nativistes en Europe et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nativisme et nostalgie, 2, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional elections in Provence-Alpes-Côte d'Azur, 20-27 June 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ELECTIONS IN EUROPE : JUNE 2021 – NOVEMBER 2021, March 2022 (Issue #2), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extrême-droite au centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (10), pp.20-24. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2210.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montée du populisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°443 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.443.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la « crise migratoire » de 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’Europe des valeurs, 59 (2), pp.141-173. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La droite radicale en Europe : acteurs, transformations et dynamiques électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les droites extrêmes en Europe depuis 1945, 139-142, pp.16-22. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.139.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections régionales en Provence-Alpes-Côte d’Azur, 20-27 juin 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLUE. Bulletin des Élections de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Élections en Europe : juin 2021 - novembre 2021, 2, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic populism and sovereigntism: the economic supply of European radical right-wing populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.202-218. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23745118.2019.1632583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Effects of Immigrant Presence on Populist Radical Right Support: Testing the “Halo Effect” on Front National Voting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.001041402095767. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414020957677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02941412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populist Voting in the 2019 European Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Totalitarismus und Demokratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.67-96. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/tode.2020.17.1.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populist Sovereignism and Electoral Support for Radical Right-Wing Populism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.003232172095856. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0032321720958567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02947799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism: European Right-Wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-02011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘territorialization’ of the Front National’s populist politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (6), pp.1033-1050. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41295-018-0145-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA : 2017, entre permanence et bousculements des équilibres politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’Europe selon le Football, 47, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA : 2017, entre permanence et bousculements des équilibres politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 47 (2), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.047.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting the EU in times of crisis: The Front National and politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.278-294. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0263395718766787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's not Economic Interventionism, Stupid! Reassessing the Political Economy of Radical Right-wing Populist Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Otjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ravik Jupskås</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.270-290. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spsr.12302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme et choix électoral. Analyse des effets des attitudes populistes sur l’orientation du vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (5), pp.847-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01891565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atypical ‘honeymoon’ election? Contextual and strategic opportunities in the 2017 French legislative elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.322-339. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-017-0040-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidentielle 2017 : forces et faiblesses du Front national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.85-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législatives 2017 : répercussions de la présidentielle et contre-performance du Front National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage politique du peuple Padano. La construction d’identité par la Ligue du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peuple. Théories, discours et représentations, 2017-2 (35), pp.505-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Populism across a Left-Right Spectrum: The Case of the Front National, the Northern League, Podemos and Five Star Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwayne Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.354-376. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spsr.12278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACA, une victoire à la Pyrrhus pour la droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Elections régionales 2015, 1078, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite et l’Islam : fractures idéologiques et stratégies électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Octobre-Décembre (1316), pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seat-level nowcast of the Front National in the 2017 legislatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-016-0006-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national français dans l’espace des droites radicales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Front national, n°157, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des populismes : confluences et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les élections européennes de 2014, 53 (1), pp.121-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites radicales populistes et représentation proportionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représentation proportionnelle entre vices et vertus, 1076, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the median economic crisis voter? The new leftist economic agenda of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.346-369. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la poussée des droites radicales populistes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°1071-1072, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euroscepticisme, populisme, droites radicales : état des forces et enjeux européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Euroscepticisme et élections européennes de 2014, 2014/3 (373), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eufor.373.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement à gauche opéré par le FN participe d’une évolution vers un ‘populisme de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°52, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Presidential Elections by Michael S. Lewis-Beck, Richard Nadeau and Eric Bélanger. Palgrave MacMillan, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.672-673. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01402382.2013.774533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving a Forecast Model for European Election Turnout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (4), pp.855-867. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1065912911421016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front national : une élection présidentielle de reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1063-1064, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législatives : un bilan en demi-teinte pour le Front national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1063-1064 (Avril-Septembre), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the FN presidential vote in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.44 - 67. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the extreme-right vote at the 2012 presidential election: Evaluating our model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2012.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing forecast models of Radical Right voting in Four European Countries (1973-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the Extreme Right Vote in France (1984–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presidential Strategies, Models of Leadership and the Development of Parties in a Candidate-Centred Polity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extrême-droite à la dérive : rééquilibrage du système partisan et recomposition à droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1044, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond France's 2005 Referendum on the European Constitutional Treaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 29 (n°1), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremist autarky: the systemic separation of the French Extreme Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern European Society and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.10 (n°2, July, Special Issue: The South European Right in the 21st Century: Italy, France and Spain), pp.351-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du succès des droites populistes et extrêmes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Souverainisme, nationalisme, Régionalisme (2) (n°7, printemps), pp.293-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flambée du vote &amp;quot;anti-système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-Thema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2ème Trimestre (n°1), pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autriche : le FPÖ et l'échec du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Tribune, "Dossier : l'extrême droite face à l'immigration en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, Juin-Août, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing French Party System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les élections récentes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection générale de 1992 en Grande-Bretagne et l'élection présidentielle de 1995 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vote protestataire, vote tactique, identification partisane et volatilité électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.56-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opinions publiques allemandes, britannique et française face à l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.52-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, racisme et politique en France et en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rassemblement national entre forces et faiblesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote sans issues. Chroniques électorales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2025, Libres Cours Politique, 9782706156915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Populist Radical-Right Turn of the Mainstream Right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Rovira Kaltwasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of the mainstream right and its impact on (social) democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation for European Progressive Studies (FEPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-93, 2024, Policy Study, 9782931233740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Por qué las democracias europeas están virando a la extrema derecha?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesc Fàbregues; Oriol Farrés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOB International Yearbook 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcelona Center for International Affairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tipping Point for Far-Right Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi; Emilia Zankina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPS Report: 2024 European Parliament Elections under the Shadow of Rising Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-177, 2024, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National et la « crise migratoire » de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Demesmay; Stephan Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, l’Allemagne et l’Europe face aux migrations, défi majeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2023, Perspectives Européennes, 9791030009637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Russia-Ukraine War on radical right-wing Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ivaldi; Emilia Zankina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impacts of the Russian Invasion of Ukraine on Right-Wing Populism in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Center for Populism Studies (ECPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2023, 9789464755480. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55271/rp0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs et éthique du travail en Europe : un nouvel enjeu populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-109, 2023, Libres cours Politiques, 9782706151620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nice, rien de nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-159, 2023, Res publica, 9782753588608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04054795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour des partis populistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Haegel; Simon Persico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partis politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant (Emile)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.861-912, 2023, Traités de science politique, 9782802767534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote Le Pen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote clivé. Les élections présidentielle et législatives d’avril et juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-164, 2022, 9782706152979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic populism and sovereigntism: the economic supply of European radical right-wing populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Basile, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sovereignism and Populism. Citizens, Voters and Parties in Western European Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-68, 2022, 9781032148144. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003241256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen, Éric Zemmour : les deux extrême-droites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote clivé. Les élections présidentielle et législatives d’avril et juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble/UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2022, 9782706152979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-Wing Populism and the Trade-Off Between Health and the Economy During the COVID-19 Pandemic: A Comparison Between Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hande Eslen–Ziya; Alberta Giorgi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism and Science in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Studies in European Political Sociology, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255 - 284, 2022, 9783030975340. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97535-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electoral basis of populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch; Christina Holtz-Bacha; Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Populism. Handbook of Concepts, Questions and Strategies of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd Edition, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-224, 2021, 9783848766178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03437668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes de 2019 : un « moment » populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Potvin-Solis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe électif dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant/Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-154, 2021, 9782802768906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populist Attitudes in Western Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Tournier-Sol; Marie Gayte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Faces of Contemporary Populism in Western Europe and the US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-180, 2021, 9783030538880. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53889-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party System Change and the Demise of the Post-Gaullist Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tim Bale, Cristóbal Rovira Kaltwasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riding the Populist Wave. Europe's Mainstream Right in Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-145, 2021, 9781009009058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Socialist Party in the 2019 European elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James L. Newell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe and the Left. Resisting the Populist Tide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-165, 2020, 9783030545406. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54541-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Still a radical right movement party? Political opportunities, party strategy and the cultural context of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Caiani and Ondřej Císař. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Right Movement Parties in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-80, 2019, 9781138566712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorialization of national-populist politics: A case study of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch, Emanuele Massetti, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The People and the Nation. Populism and Ethno-Territorial Politics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781138578012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation populiste et ses fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Cautrès et Anne Muxel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’une révolution électorale (2015-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-183, 2019, 978-2-406-09143-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Longer a Pariah? The Front National and the French Party System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven Wolinetz and Andrej Zaslove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Absorbing the Blow. Populist Parties and their Impact on Parties and Party Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield International / ECPR Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-196, 2018, Studies in European Political Science, 978-1-78552-149-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Stockemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism Around the World. A Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-48, 2018, 978-3-319-96757-8. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96758-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa in der Konfrontation mit populistischen rechtsradikalen Parteien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gudrun Hentges; Kristina Nottbohm; Hans-Wolfgang Platzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Identität in der Krise? Europäische Identitätsforschung und Rechtspopulismusforschung im Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS Verlag für Sozialwissenschaften</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-147, 2017, 978-3-658-14950-5. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-14951-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electoral basis of populist parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard C. Heinisch; Christina Holtz-Bacha; Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Populism. A Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-168, 2017, 978-3-8487-2534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01644707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Front National: Organizational Change and Adaptation from Jean-Marie to Marine Le Pen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Heinisch, Oscar Mazzoleni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Populist Party Organisation. The Radical Right in Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan UK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-158, 2016, Palgrave Studies in European Political Sociology, 978-1-137-58196-9. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58197-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and the politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birte Wassenberg, Patrick Moreau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration and new Anti-Europeanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-147, 2016, The 2014 European Election and the Rise of Euroscepticism in Western Europe, 978-3-515-11253-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new course for the French radical-right? The Front National and ‘de-demonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tjitske Akkerman, Sarah L. de Lange, Matthijs Rooduijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Right-Wing Populist Parties in Western Europe. Into the Mainstream?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-253, 2016, Extremism and Democracy, 9781138914834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and the new politics of the rural in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirk Strijker; Gerrit Voerman; Ida J. Terluin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural protest groups and populist political parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2015, 9789086862597. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-807-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néolibéralisme au social-populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Crépon, Alexandre Dézé, Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants du Front national. Sociologie d'un parti politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences-Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2015, Académique, 978-2-7246-1810-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême droite européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-André Taguieff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociologie et Sciences de l’éducation, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.667-669, 2013, Quadrige dicos poche, 978-2-13-055057-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Populist Radical Right in European Elections: 1979-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Backes, Patrick Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Extreme Right in Europe: Current Trends and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandenhoeck &amp; Ruprecht - Schriften des Hannah-Arendt-Instituts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-34, 2012, 9783525369227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et évolutions de l’idéologie frontiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Delwit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Front national. Mutations de l'extrême droite française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2012, 978-2-8004-1519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national : sortir de l’isolement politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis politiques français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5342, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2011, Les Etudes, 1763-6191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtsextremismus in populistischer Gestalt. Front National und Vlaams Blok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swyngedouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Decker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismus. Gefahr für die Demokratie oder nützliches Korrektiv?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VS-Verlag für Sozialwissenschaften / GWV Fachverlage GmbH, pp.121-143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations d'extrême-droite : Front national et Mouvement national républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bréchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis politiques français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, La Documentation française, pp.15-44, 2005, Les Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National split: party system change and electoral prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn A.J. Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Party System: Continuity and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.137-154, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sécuritaires et droites populistes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 13, Armand Colin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquance des jeunes et usage de produits psychotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, Armand Colin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis libéraux scandinaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Delwit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralismes et partis libéraux en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.141-178, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Apr 2022, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two of a kind? Marine Le Pen, Éric Zemmour, and the supply and demand for far-right politics in the 2022 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producerist Attitudes and Support for Right-Wing Populism in the United States and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midterm ESA Conference, Political Sociology Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Nov 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens’ Economic Sovereignist Attitudes and their Relation with Populism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Sovereignism as a Global Phenomenon? A Comparative Perspective between Europe and the Americas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dresden, Mar 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Covid-19-related socio-economic anxieties with right-wing populism: A comparison between Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Virtual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Aug 2021, Innsbruck (Virtual Event), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03335324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Sovereignism as a Global Phenomenon? A Comparative Perspective on Europe and the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unitelma Sapienza University of Rome and Hildesheim University, Jun 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism, Sovereignism and Globalization in Europe and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAST-Science Po Paris conference on political economy and political science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Advanced Study in Toulouse, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do populism and conspiracy theories intersect? A case study of the populist radical left and right in France during the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2021, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Contextual Factors in the Support for the Populist Radical Right: Examining Causal Mechanisms and Conditional Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Harteveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Arzheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Aug 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02941401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on “New Divides in European Politics: The Aftermath of the 2019 European Elections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Round Table on “New Divides in European Politics: The Aftermath of the 2019 European Elections”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes européennes et de Politique Comparée - Sciences-Po Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party system change and the demise of the post-Gaullist Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on The mainstream right in Western Europe: caught between silent and counter-silent revolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Mar 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Front national and Party System Change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference - FEATURED PANEL with RLI &amp; ECPR Press – Absorbing the Blow: Populist Parties and their Impact on Parties and Party Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We Want Our Country Back’: Exploring Links between Economic Populism and National Sovereignty Claims in Populist Radical Right Mobilisation in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We Want our Country Back’. Exploring the demand-side of Economic Populist Sovereignism in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies (CES) at Columbia University, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Droites à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des études politiques de l'ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ERMES - Université de Nice, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02100553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Right’s Politics of Economic Populism and Sovereigntism: A comparison between the French Front National (FN) and the Swiss People’s party (SVP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Prague Populism Conference: Current Populism in Europe: Culture, History, Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for International Studies Charles University, Heinrich Böll Stiftung and Goethe Institut, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism. European Right-wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario “El Populismo. Teoría y Experiencias contemporáneas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guadalajara, Sep 2018, Guadalajara, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01886651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme des partis, populisme des électeurs : l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages du populisme contemporain en Europe et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRECIB, Laboratoire Babel, Université de Toulon, Jun 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Populism and Producerism. European Right-Wing Populist Parties in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism and radical right</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Gouvernance, Laboratoire PACTE, Sciences-Po Grenoble, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01933741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme : une stratégie gagnante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élections en France et en Allemagne : un an après, quelles leçons en tirer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po / CEVIPOF, Otto-Suhr-Institut / FU Berlin, Heinrich-Böll-Stiftung France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowding the market: the dynamics of populist and mainstream competition in the 2017 French presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions and Reactions – On the dynamics of competition between populist challengers and mainstream parties in Europe today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSA’s Italian Politics Specialist Group, the “Parties, Voters and Elections Research Group” of the Department of Political Science and International Studies of the University of Birmingham, and the Department of Politics and International Relations at Aston University, Jan 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effect of neighbourhood context on Populist Radical Right voting: a four-country comparison of France, Germany, the Netherlands and the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Berning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Harteveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Aug 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres politiques en région PACA : permanences et changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pina Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Transition Écologique et Citoyenne Alpes-Maritimes Alpes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01901898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Right and EU-Pessimism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We, the people: Political, media and popular discourses of 'us' and 'them'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Oct 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National and Territorial Politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ‘Populism and Ethno-Territorial Politics in Western and Eastern Europe’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Political Science, University of Salzburg, Apr 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of populist mobilization in the 2017 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on “Populism and Political Behaviour”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Scienze Sociali Politiche e Cognitive in collaboration with Italian National Election Studies (ITANES), University of Siena, Nov 2017, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical right Politics of economic nationalism: A comparison between the French Front National (FN) and the Swiss People’s party (SVP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Citizens, Parties and Leaders in European Uncertainty – Claims for the National Sovereignty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Nov 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Right’s Politics of Economic Nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties and Voters in the Populist Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Populism in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Panel on the Rise of the Right in France and the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-American Foundation, May 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralist Populists within Context: the dynamics of support for left and right-wing populism in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research, Apr 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Mobilization against the EU? The Front National Populist Politics of Euroscepticism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Populist Politics of Euroscepticism amidst Critical Junctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR General Conference, Sep 2016, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosceptic Parties and the EU: MEPs’ attitudes in the roll-call votes. A cross-country analysis (Italy, France and UK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 66th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science Association, Mar 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote Front national à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes sur « Les élections régionales de 2015 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés (ERMES-Université de Nice), Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants of European Populism? The rise of (new) populist parties in Italy, France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwayne Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism, the new Right and new Parties: what kind of political discourses in Europe?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Political Science - University of Pisa, Jun 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional support for national-populist parties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism, Regionalism and Nationalism in Western European Party Mobilisation. The territorial Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage politique du peuple ‘Padano’ : la construction d’identité dans le cas de la Ligue du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisabetta Lanzone,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple : théories, discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Aixois d’Etudes Romanes, EA 854, Mar 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and Methodological issues in coding FN’s economic manifestos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “What's Left of the Radical Right”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Nijmegen, Jan 2015, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe face aux droites radicales populistes : positions partisanes et demandes électorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité européenne en crise ? Les stratégies d’appropriation et de redéfinition de la notion d’identité européenne par les acteurs d’extrême droite et de populisme de droite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINTEUS, Université des Sciences Appliquées de Fulda, Jan 2015, Fulda, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front national in the 2014 European Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The 2014 European election: the rise of anti-europeanism”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Alsace (MISHA)-Université de Strasbourg, Nov 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebranding Populism: The Transformation of the Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Management Research, Radboud University, University of Nijmegen, Jan 2014, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Radical Right Economic Agenda? The Transformation of The Front National in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research - University of Glasgow, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, Crise et Populisme : Analyse des élections européennes des 22-25 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Timus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Maison des Sciences de l'Homme et de la Société Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est - Université de Nice, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National: Party change and voting for the radical right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtspopulismus und Rechtsextremismus in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kassel, Dec 2014, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Welfare-Chauvinism? The transformation of the Front National’s economic programme (1984-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies (Columbia University), Jun 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new radical right economic agenda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Radical Right-wing Populists and the Economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation Centre Dutch Political Parties (DNPP), University of Groningen, Oct 2013, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau chauvinisme du welfare ? La transformation du programme économique du Front national (1984-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Française de Science Politique, "Inégalités et Démocratie" - Section Thématique 27 "Le ‘nouveau’ Front national en question"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the FN presidential and legislative performance in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association, Aug 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prédictifs du vote d’extrême-droite en France: Marine Le Pen 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Prévision électorale, Séminaire Economie Publique, Institutions &amp; Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Economie de la Sorbonne (UP1-CNRS) &amp; PSE, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du programme économique du FN : transformation idéologique et position dans l'espace de la compétition partisane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Populisme, démocratie et médias »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, May 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Front National in France: party organization, elected representatives and grassroots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Comparative Survey of Territorial Party Representation and Organization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Successful Welfare-Chauvinist Party? The Front National in the 2012 elections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA's Research Network on Political Sociology (RN32) Mid-term conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association (ESA), Nov 2012, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau parti, nouveau programme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde "1972-2012 : les mutations du Front national"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the populist challenge: partisanship and the making of immigration policy in France (1974-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies at Columbia University (CES) Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, Identity and the People: New Patterns of Right-Wing Competition and Sarkozy's ‘Winning Formula' in the 2007 French Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Political Science Association (APSA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party elite discursive repertoires of globalisation, Europeanisation and immigration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions of Workshops, Nicosia, 26-30 April 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national et le pouvoir en France : isolement systémique et échec de l'exercice des responsabilités municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les nouvelles droites et le pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extreme-Right in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on The Right in France and Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, University of Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la dérive illibérale des démocraties contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Arceneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur la droite pour 2027 ? Où en est le Rassemblement National sur l’économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour le Rassemblement national aux élections municipales de mars 2026 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection présidentielle de 2022 va-t-elle marquer la fin du cycle populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « gauche » et la « droite » font-elles encore sens en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cautrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations économiques liées à la Covid-19 favorisent-elles le vote national-populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mazzoleni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les droites populistes dans le monde de l’après-Covid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A not so silent revolution: The new power of old divides in European politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Durovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Froio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme et choix électoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France populiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Zaslove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Akkerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Marine Le Pen will not be the next French president</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques électorales des droites radicales populistes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the extreme right in Belgium and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swyngedouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Extreme Right parties in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle crédibilité pour les leaders populistes européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême-droite européenne est-elle en voie de normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a local powerbase ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a local powerbase? The Rassemblement National in the 2020 municipal elections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national français dans l’espace des droites radicales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new course for the French radical-right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down South, up North: party strategy and performances of the Extreme Right in municipal office in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pathologies de l’égalité » font le terreau de la défiance et du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po - CEVIPOF. 2024, 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des épreuves de la vie sur les attitudes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po, CEVIPOF. 2024, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen, Éric Zemmour : social-populisme contre capitalisme populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique du CEVIPOF, Sciences Po. 2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections régionales de 2021 en Sud-PACA : LR vainqueur dans une région que les sondages promettaient au RN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur; CEVIPOF. 2022, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03600634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel match populiste pour la présidentielle de 2022 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, CEVIPOF; Sciences Po. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Zemmour : un ‘backlash culturel’ à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, CEVIPOF; Sciences-Po Paris. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03553884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inquiétudes économiques liées à la crise sanitaire peuvent-elles nourrir le populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, CEVIPOF, vague 12, Sciences Po Paris. 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésion aux théories du complot et populisme : un tandem à relativiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note de recherche Le Baromètre de la confiance politique, CEVIPOF. 2021, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Zemmour ou le dernier avatar de la droite radicale populiste pan-européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Note Le Baromètre de la confiance politique, Sciences Po CEVIPOF, vague 13, Sciences Po Paris. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation du repli ? Les effets de la crise sanitaire sur les attitudes individuelles vis-à-vis de l’ouverture international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Baromètre de la confiance politique du CEVIPOF / Vague 11 bis (spécial COVID-19), note #3, Sciences Po Paris, CEVIPOF. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation du repli ? les effets de la crise sanitaire sur les attitudes individuelles vis-à-vis de l'ouverture internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Baromètre de la confiance politique du CEVIPOF / Vague 11 bis (spécial COVID-19), note #3, Sciences Po - CEVIPOF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-national context and radical right support in Europe: Policy Brief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn A.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Nice - Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ABC7357"/>
+    <w:nsid w:val="B79F9059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.ivaldi@sciencespo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/cevipof/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.score.uni-mainz.de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/ecps-report-the-impact-of-the-russia-ukraine-war-on-right-wing-populism-in-europe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.55271/rp0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/en/book/?gcoi=74530100079010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319683263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/gilles-ivaldi-bb3a701b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles_Ivaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unice.academia.edu/GillesIvaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Ivaldi-Gilles--21605.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sartre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_politique_du_populisme-9782348085710" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04760777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Zankina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/les-populismes-aux-elections-europeennes-de-2019-diversite-ideologique-et" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2801" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68327-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137011633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137011640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05534048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05336420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05607544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guntz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mattos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.089.0066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04970619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ddv.694.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05399249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05396353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05396334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04617683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mazzoleni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwae034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arzheimer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berning" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123424000085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2023.28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00219-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0485" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2210.0020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7848" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.443.0025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Evans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414020957677" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/tode.2020.17.1.67" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032321720958567" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2019.1632583" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-02011022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-018-0145-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263395718766787" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ravik Jupsk&#229;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12302" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Woods" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0040-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0006-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Zaslove" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.373.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.774533" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912911421016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2011.21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.17" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2009.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PL1KPQN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248636v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05068475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidob.org/en" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04760802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567687v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feps-europe.eu/publication/the-transformation-of-the-mainstream-right-and-its-impact-on-social-democracy/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/politique/collection-perspectives-europeennes/la-france-l-allemagne-et-l-europe-face-aux-migrations-defi-majeur-du-xxie-siecle-5228.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/the-impact-of-the-russia-ukraine-war-on-radical-right-wing-populism-in-france/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9247/demobilisation-electorale-dans-la-france-urbaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/partis-politiques-9782802767534.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sovereignism-and-Populism-Citizens-Voters-and-Parties-in-Western-European/Basile-Mazzoleni/p/book/9781032148144" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003241256" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2011/9782706152979/le-vote-clive" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693657v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-97535-7_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97535-7_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-principe-electif-dans-l-union-europeenne-2021-9782802768906.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104571v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030538880" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53889-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/mc/academic/subjects/politics-international-relations/european-government-politics-and-policy/riding-populist-wave-europes-mainstream-right-crisis?format=PB" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437668v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/nomos/titel/political-populism-id-87178/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030545406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54541-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Movement-Parties-in-Europe/Caiani-Cisar/p/book/9781138566767" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-People-and-the-Nation-Populism-and-Ethno-Territorial-Politics-in-Europe/Heinisch-Massetti-Mazzoleni/p/book/9781138578029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088911v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-d-une-revolution-electorale-2015-2018-la-tentation-populiste-et-ses-fluctuations.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09145-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=398" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889832v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319967578" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96758-5_3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783658149505" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14951-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nomos-shop.de/Heinisch-Holtz-Bacha-Mazzoleni-Political-Populism/productview.aspx?product=26601" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/in/book/9781137581969" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58197-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/reihe/view/titel/60935.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Wing-Populist-Parties-in-Western-Europe-Into-the-Mainstream/Akkerman-de-Lange-Rooduijn/p/book/9781138914988" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245081v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-807-0_11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385782v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100108100" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// https://www.puf.com/content/Dictionnaire_historique_et_critique_du_racisme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2690" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/de/the_extreme_right_in_europe/t-0/1008168/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/3303331953425/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Swyngedouw" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090104v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090057v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693672v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335324v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Harteveld" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088957v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283319v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100553v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813094v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860247v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Gould" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901898v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799073v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635302v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584920v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584916v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386184v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lehr" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386106v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386192v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sozi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386736v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386908v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386903v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879951v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387504v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765428v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388387v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388386v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704568v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090098v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05541800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05575975v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460552v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arceneaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552008v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03147666v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03147663v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761360v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491961v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Akkerman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716584v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486999v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090333v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090338v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086096v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033064v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977509v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03179294v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059581v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704562v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04505855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04496941v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600634v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552020v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553884v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627330v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507669v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177475v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206347v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613151v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02965730v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Norman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hood" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.ivaldi@sciencespo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/cevipof/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.score.uni-mainz.de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/ecps-report-the-impact-of-the-russia-ukraine-war-on-right-wing-populism-in-europe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.55271/rp0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/en/book/?gcoi=74530100079010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319683263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/gilles-ivaldi-bb3a701b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles_Ivaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unice.academia.edu/GillesIvaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Ivaldi-Gilles--21605.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sartre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_politique_du_populisme-9782348085710" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04760777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Zankina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/les-populismes-aux-elections-europeennes-de-2019-diversite-ideologique-et" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2801" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68327-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137011633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137011640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05607544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guntz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mattos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.089.0066" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05534048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05336420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04970619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ddv.694.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05399249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05396353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05396334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mazzoleni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2023.28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04617683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwae034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arzheimer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berning" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123424000085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0485" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00219-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2210.0020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.443.0025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7848" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2019.1632583" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Evans" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414020957677" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/tode.2020.17.1.67" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032321720958567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-02011022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-018-0145-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263395718766787" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ravik Jupsk&#229;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12302" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0040-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Woods" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0006-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Zaslove" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.373.0007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.774533" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912911421016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2011.21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.17" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2009.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PL1KPQN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613117v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05068475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feps-europe.eu/publication/the-transformation-of-the-mainstream-right-and-its-impact-on-social-democracy/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739659v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidob.org/en" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04760802v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0070" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/politique/collection-perspectives-europeennes/la-france-l-allemagne-et-l-europe-face-aux-migrations-defi-majeur-du-xxie-siecle-5228.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.populismstudies.org/the-impact-of-the-russia-ukraine-war-on-radical-right-wing-populism-in-france/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55271/rp0019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9247/demobilisation-electorale-dans-la-france-urbaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/partis-politiques-9782802767534.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2011/9782706152979/le-vote-clive" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sovereignism-and-Populism-Citizens-Voters-and-Parties-in-Western-European/Basile-Mazzoleni/p/book/9781032148144" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003241256" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-97535-7_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97535-7_12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/nomos/titel/political-populism-id-87178/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-principe-electif-dans-l-union-europeenne-2021-9782802768906.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104571v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030538880" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53889-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277396v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/mc/academic/subjects/politics-international-relations/european-government-politics-and-policy/riding-populist-wave-europes-mainstream-right-crisis?format=PB" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030545406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54541-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Movement-Parties-in-Europe/Caiani-Cisar/p/book/9781138566767" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-People-and-the-Nation-Populism-and-Ethno-Territorial-Politics-in-Europe/Heinisch-Massetti-Mazzoleni/p/book/9781138578029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088911v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-d-une-revolution-electorale-2015-2018-la-tentation-populiste-et-ses-fluctuations.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09145-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=398" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889832v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319967578" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96758-5_3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783658149505" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14951-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nomos-shop.de/Heinisch-Holtz-Bacha-Mazzoleni-Political-Populism/productview.aspx?product=26601" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/in/book/9781137581969" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58197-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/reihe/view/titel/60935.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Radical-Right-Wing-Populist-Parties-in-Western-Europe-Into-the-Mainstream/Akkerman-de-Lange-Rooduijn/p/book/9781138914988" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245081v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-807-0_11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385782v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100108100" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// https://www.puf.com/content/Dictionnaire_historique_et_critique_du_racisme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/de/the_extreme_right_in_europe/t-0/1008168/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2690" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/3303331953425/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Swyngedouw" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090104v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090097v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090061v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090057v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693672v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277998v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288174v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Harteveld" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159883v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088957v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283300v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100553v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886651v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817043v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813094v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697546v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860247v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Gould" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635306v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584920v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584916v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386184v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386188v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lehr" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386106v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386192v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sozi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386109v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386736v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387027v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879951v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387643v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388387v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388386v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388388v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704568v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090098v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arceneaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05541800v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05575975v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552008v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03147666v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03147663v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761360v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491961v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Akkerman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716584v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486999v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090333v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090338v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086096v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033064v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03179294v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977509v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059581v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704562v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04505855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04496941v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600634v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553884v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177475v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206347v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613151v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02965730v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Norman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hood" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>